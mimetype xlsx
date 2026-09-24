--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2832,165 +2832,165 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -3013,54 +3013,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -3194,51 +3194,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>