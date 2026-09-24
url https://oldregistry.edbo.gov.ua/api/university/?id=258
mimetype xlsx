--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3471,381 +3471,381 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>84</v>
+        <v>219</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>108</v>
+        <v>264</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3936,84 +3936,84 @@
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
@@ -4131,54 +4131,54 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
@@ -4201,120 +4201,120 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>