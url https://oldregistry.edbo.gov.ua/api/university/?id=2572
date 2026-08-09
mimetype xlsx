--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -364,51 +364,51 @@
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Параджанова Сергія, 72</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38(067)-412-42-20; +38(096)-206-54-57;</t>
+          <t>+38(041)-242-76-95</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>TSLPPON@UKR.NET</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
@@ -825,143 +825,143 @@
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>131</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 5220 Продавець непродовольчих товарів
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>41</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 8263 Вишивальник</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="n">
@@ -986,74 +986,74 @@
       </c>
       <c r="B8" s="7" t="n">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8266 Складальник верху взуття
 8266 Складальник взуття</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8266 Складальник взуття
 8266 Складальник верху взуття</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8266.2 Складальник верху взуття
 8266 Складальник взуття</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="7" t="n">