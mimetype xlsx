--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -21,51 +21,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$73</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$30</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -2282,138 +2282,138 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>11030</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент мистецтва</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t>- 1319</t>
+          <t>- 22430</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46752</v>
+        <v>46561</v>
       </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>18931</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Культурологія, артекспертиза</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t>- 21265</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
         <v>46519</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>НД 1497105</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>82463</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Культурологія, артекспертиза</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>- 22757</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
@@ -4053,54 +4053,56 @@
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>82496</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Монументальний живопис</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I56" s="9"/>
+          <t>- 22759</t>
+        </is>
+      </c>
+      <c r="I56" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
@@ -4198,54 +4200,56 @@
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
         <v>82502</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Монументально-декоративна скульптура</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H59" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I59" s="9"/>
+          <t>- 22758</t>
+        </is>
+      </c>
+      <c r="I59" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
@@ -4788,79 +4792,81 @@
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>82516</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Візуальне мистецтво та реставрація</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I73" s="9"/>
+          <t>- 23141</t>
+        </is>
+      </c>
+      <c r="I73" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J73" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K73"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -5012,51 +5018,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
@@ -5156,51 +5162,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -5226,257 +5232,257 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>256</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>121</v>
+        <v>193</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>323</v>
+        <v>216</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -5502,92 +5508,92 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
-          <t>Дизайн костюму</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
@@ -5782,51 +5788,51 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
@@ -5871,110 +5877,77 @@
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I31"/>
+  <autoFilter ref="A1:I30"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>