--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1768,56 +1768,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>47275</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання та реабілітація</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ПС 000658</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
@@ -2195,51 +2193,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -2327,51 +2325,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>