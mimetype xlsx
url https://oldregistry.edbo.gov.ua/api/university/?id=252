--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -29,52 +29,52 @@
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$5</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$532</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$145</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$535</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$140</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -805,54 +805,56 @@
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>45</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 23054</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.06.2025 № 100-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
@@ -922,54 +924,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>45</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H6" s="9"/>
+          <t> 22515</t>
+        </is>
+      </c>
+      <c r="H6" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.03.2021 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1086,51 +1090,51 @@
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>45</v>
       </c>
       <c r="G10" s="8" t="inlineStr">
         <is>
           <t>УД 02018026</t>
         </is>
       </c>
       <c r="H10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.06.2023 № 223-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L2"/>
@@ -2446,51 +2450,51 @@
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D5" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K532"/>
+  <dimension ref="A1:K535"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -3773,326 +3777,322 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>42175</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>49714</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська мова, зарубіжна література)</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>51619</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська)</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K34" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
         <v>60514</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Англійська, німецька мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K35" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
         <v>61768</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Англійська, німецька мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K36" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>11026</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
-          <t>НД 0296951</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>51647</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Біологія, хімія</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
-          <t>НД 0296951</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>23925</v>
       </c>
@@ -6003,546 +6003,546 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E82" s="6" t="n">
         <v>10397</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Німецька, англійська</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
         <v>10615</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Російська, англійська</t>
         </is>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I83" s="9"/>
       <c r="J83" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K83" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E84" s="6" t="n">
         <v>16564</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Англійська, німецька</t>
         </is>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I84" s="9"/>
       <c r="J84" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K84" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
         <v>26725</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Копірайтинг і рерайт</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I85" s="9"/>
       <c r="J85" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K85" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
         <v>28074</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I86" s="9"/>
       <c r="J86" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K86" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
         <v>28075</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I87" s="9"/>
       <c r="J87" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
         <v>28076</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська), копірайтинг і рерайт</t>
         </is>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I88" s="9"/>
       <c r="J88" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K88" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
         <v>28192</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Мова і література (російська)</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I89" s="9"/>
       <c r="J89" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K89" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
         <v>33773</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I90" s="9"/>
       <c r="J90" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K90" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
         <v>33775</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K91" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
         <v>36576</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I92" s="9"/>
       <c r="J92" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K92" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="E93" s="6" t="n">
         <v>47555</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I93" s="9"/>
       <c r="J93" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K93" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
@@ -6588,51 +6588,51 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t>Мова і література (російська)</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
         <v>47565</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I95" s="9"/>
       <c r="J95" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K95" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -7038,186 +7038,186 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E105" s="6" t="n">
         <v>42176</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K105" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E106" s="6" t="n">
         <v>51620</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (німецька)</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K106" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E107" s="6" t="n">
         <v>60515</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Німецька, англійська мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I107" s="9"/>
       <c r="J107" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K107" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E108" s="6" t="n">
         <v>61769</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Німецька, англійська мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I108" s="9"/>
       <c r="J108" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K108" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
@@ -7306,51 +7306,51 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E111" s="6" t="n">
         <v>51621</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (російська)</t>
         </is>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I111" s="9"/>
       <c r="J111" s="8" t="inlineStr">
         <is>
-          <t>УД 02001963</t>
+          <t>УД 02001962</t>
         </is>
       </c>
       <c r="K111" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
@@ -8926,236 +8926,226 @@
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E147" s="6" t="n">
         <v>10486</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні технології</t>
         </is>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I147" s="9"/>
       <c r="J147" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E148" s="6" t="n">
         <v>27959</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (комп'ютерні технології)</t>
         </is>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I148" s="9"/>
       <c r="J148" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E149" s="6" t="n">
         <v>32700</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Комп'ютерні технології в упарвлінні та навчанні</t>
         </is>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I149" s="9"/>
       <c r="J149" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D150" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E150" s="6" t="n">
         <v>32705</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Комп'ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I150" s="9"/>
       <c r="J150" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E151" s="6" t="n">
         <v>33566</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Комп'ютерні технології</t>
         </is>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I151" s="9"/>
       <c r="J151" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D152" s="3" t="inlineStr">
         <is>
           <t>Сфера обслуговування</t>
         </is>
       </c>
       <c r="E152" s="6" t="n">
         <v>27956</v>
       </c>
@@ -9237,101 +9227,97 @@
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D154" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E154" s="6" t="n">
         <v>42145</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I154" s="9"/>
       <c r="J154" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D155" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E155" s="6" t="n">
         <v>49328</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Комп'ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I155" s="9"/>
       <c r="J155" s="8" t="inlineStr">
         <is>
-          <t>УД 02001764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>9383</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
@@ -9555,54 +9541,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
         <v>32030</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I162" s="9"/>
+          <t>- 22415</t>
+        </is>
+      </c>
+      <c r="I162" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J162" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K162" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
@@ -11557,138 +11545,132 @@
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
         <v>10101</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>Природнича географія, середня освіта (географія)</t>
         </is>
       </c>
       <c r="G210" s="3"/>
       <c r="H210" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I210" s="9"/>
       <c r="J210" s="8" t="inlineStr">
         <is>
-          <t>НД 0296954</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K210" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
         <v>27567</v>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G211" s="3"/>
       <c r="H211" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I211" s="9"/>
       <c r="J211" s="8" t="inlineStr">
         <is>
-          <t>НД 0296954</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K211" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
         <v>51702</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю. Середня освіта. Географія</t>
         </is>
       </c>
       <c r="G212" s="3"/>
       <c r="H212" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I212" s="9"/>
       <c r="J212" s="8" t="inlineStr">
         <is>
-          <t>НД 0296954</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K212" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B213" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
         <v>9006</v>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
@@ -11795,54 +11777,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
         <v>35855</v>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G216" s="3"/>
       <c r="H216" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I216" s="9"/>
+          <t>- 22515</t>
+        </is>
+      </c>
+      <c r="I216" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J216" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K216" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
@@ -12830,54 +12814,56 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E241" s="6" t="n">
         <v>83664</v>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Інформатика, математика</t>
         </is>
       </c>
       <c r="G241" s="3"/>
       <c r="H241" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I241" s="9"/>
+          <t>- 23052</t>
+        </is>
+      </c>
+      <c r="I241" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J241" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K241" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D242" s="3" t="inlineStr">
         <is>
@@ -12949,13313 +12935,13262 @@
           <t>УД 02020035</t>
         </is>
       </c>
       <c r="K243" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E244" s="6" t="n">
-        <v>82861</v>
+        <v>89977</v>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво</t>
+          <t>Математика в сучасному освітньому просторі</t>
         </is>
       </c>
       <c r="G244" s="3"/>
       <c r="H244" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I244" s="9"/>
       <c r="J244" s="8" t="inlineStr">
         <is>
-          <t>УД 02020042</t>
+          <t>УД 02020035</t>
         </is>
       </c>
       <c r="K244" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B245" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D245" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Образотворче мистецтво</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E245" s="6" t="n">
-        <v>82863</v>
+        <v>82861</v>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Образотворче мистецтво</t>
+          <t>Середня освіта. Музичне мистецтво</t>
         </is>
       </c>
       <c r="G245" s="3"/>
       <c r="H245" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I245" s="9"/>
       <c r="J245" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K245" s="9"/>
+          <t>УД 02020042</t>
+        </is>
+      </c>
+      <c r="K245" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D246" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E246" s="6" t="n">
-        <v>84639</v>
+        <v>82863</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Німецька, англійська мови та зарубіжна література</t>
+          <t>Середня освіта. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G246" s="3"/>
       <c r="H246" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I246" s="9"/>
       <c r="J246" s="8" t="inlineStr">
         <is>
-          <t>УД 02020032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K246" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B247" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
-          <t>Природничі науки</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E247" s="6" t="n">
-        <v>84844</v>
+        <v>84639</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Природничі науки</t>
+          <t>Середня освіта. Німецька, англійська мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G247" s="3"/>
       <c r="H247" s="8" t="inlineStr">
         <is>
-          <t>- 18003</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I247" s="9"/>
       <c r="J247" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K247" s="9"/>
+          <t>УД 02020032</t>
+        </is>
+      </c>
+      <c r="K247" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D248" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Природничі науки</t>
         </is>
       </c>
       <c r="E248" s="6" t="n">
-        <v>82860</v>
+        <v>84844</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Технології</t>
+          <t>Середня освіта. Природничі науки</t>
         </is>
       </c>
       <c r="G248" s="3"/>
       <c r="H248" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I248" s="9"/>
+          <t>- 18003</t>
+        </is>
+      </c>
+      <c r="I248" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J248" s="8" t="inlineStr">
         <is>
-          <t>УД 02020040</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B249" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D249" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E249" s="6" t="n">
-        <v>79105</v>
+        <v>82860</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література, англійська мова</t>
+          <t>Середня освіта. Технології</t>
         </is>
       </c>
       <c r="G249" s="3"/>
       <c r="H249" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I249" s="9"/>
       <c r="J249" s="8" t="inlineStr">
         <is>
-          <t>УД 02020031</t>
+          <t>УД 02020040</t>
         </is>
       </c>
       <c r="K249" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D250" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E250" s="6" t="n">
-        <v>79106</v>
+        <v>89858</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література</t>
+          <t>Середня освіта. Технології. Робототехніка</t>
         </is>
       </c>
       <c r="G250" s="3"/>
       <c r="H250" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I250" s="9"/>
       <c r="J250" s="8" t="inlineStr">
         <is>
-          <t>УД 02020031</t>
+          <t>УД 02020040</t>
         </is>
       </c>
       <c r="K250" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B251" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D251" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E251" s="6" t="n">
-        <v>83663</v>
+        <v>79105</v>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика та астрономія, інформатика</t>
+          <t>Середня освіта. Українська мова і література, англійська мова</t>
         </is>
       </c>
       <c r="G251" s="3"/>
       <c r="H251" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I251" s="9"/>
       <c r="J251" s="8" t="inlineStr">
         <is>
-          <t>УД 02020039</t>
+          <t>УД 02020031</t>
         </is>
       </c>
       <c r="K251" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D252" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E252" s="6" t="n">
-        <v>84428</v>
+        <v>79106</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура. Фізична культура і спорт</t>
+          <t>Середня освіта. Українська мова і література</t>
         </is>
       </c>
       <c r="G252" s="3"/>
       <c r="H252" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I252" s="9"/>
       <c r="J252" s="8" t="inlineStr">
         <is>
-          <t>УД 02020041</t>
+          <t>УД 02020031</t>
         </is>
       </c>
       <c r="K252" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B253" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E253" s="6" t="n">
-        <v>84429</v>
+        <v>83663</v>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура. Фітнес</t>
+          <t>Середня освіта. Фізика та астрономія, інформатика</t>
         </is>
       </c>
       <c r="G253" s="3"/>
       <c r="H253" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I253" s="9"/>
       <c r="J253" s="8" t="inlineStr">
         <is>
-          <t>УД 02020041</t>
+          <t>УД 02020039</t>
         </is>
       </c>
       <c r="K253" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D254" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E254" s="6" t="n">
-        <v>84840</v>
+        <v>84428</v>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія, біологія та здоров’я людини</t>
+          <t>Середня освіта. Фізична культура. Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G254" s="3"/>
       <c r="H254" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I254" s="9"/>
       <c r="J254" s="8" t="inlineStr">
         <is>
-          <t>УД 02020037</t>
+          <t>УД 02020041</t>
         </is>
       </c>
       <c r="K254" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B255" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D255" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E255" s="6" t="n">
-        <v>82981</v>
+        <v>84429</v>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Комп’ютерні технології в управлінні та навчанні</t>
+          <t>Середня освіта. Фізична культура. Фітнес</t>
         </is>
       </c>
       <c r="G255" s="3"/>
       <c r="H255" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I255" s="9"/>
       <c r="J255" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K255" s="9"/>
+          <t>УД 02020041</t>
+        </is>
+      </c>
+      <c r="K255" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E256" s="6" t="n">
-        <v>86503</v>
+        <v>84840</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Середня освіта. Хімія, біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="G256" s="3"/>
       <c r="H256" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I256" s="9"/>
       <c r="J256" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K256" s="9"/>
+          <t>УД 02020037</t>
+        </is>
+      </c>
+      <c r="K256" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D257" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E257" s="6" t="n">
-        <v>84430</v>
+        <v>82981</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Професійна освіта. Комп’ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G257" s="3"/>
       <c r="H257" s="8" t="inlineStr">
         <is>
-          <t>- 15427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I257" s="9"/>
       <c r="J257" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K257" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D258" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E258" s="6" t="n">
-        <v>84641</v>
+        <v>86503</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Германські мови та літератури (переклад включно) (англійська)</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="G258" s="3"/>
       <c r="H258" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I258" s="9"/>
       <c r="J258" s="8" t="inlineStr">
         <is>
-          <t>УД 02020047</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K258" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B259" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
-        <v>79149</v>
+        <v>84430</v>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Українська мова та література, польська мова</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G259" s="3"/>
       <c r="H259" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I259" s="9"/>
+          <t>- 15427</t>
+        </is>
+      </c>
+      <c r="I259" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J259" s="8" t="inlineStr">
         <is>
-          <t>УД 02020047</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K259" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
-[...2 lines deleted...]
-      <c r="D260" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D260" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E260" s="6" t="n">
-        <v>82743</v>
+        <v>84641</v>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
-          <t>Культурна спадщина</t>
+          <t>Філологія. Германські мови та літератури (переклад включно) (англійська)</t>
         </is>
       </c>
       <c r="G260" s="3"/>
       <c r="H260" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I260" s="9"/>
       <c r="J260" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K260" s="9"/>
+          <t>УД 02020047</t>
+        </is>
+      </c>
+      <c r="K260" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B261" s="8" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Декоративне мистецтво та ремесла</t>
-[...2 lines deleted...]
-      <c r="D261" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова та література</t>
+        </is>
+      </c>
       <c r="E261" s="6" t="n">
-        <v>82864</v>
+        <v>79149</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
-          <t>Декоративне мистецтво</t>
+          <t>Філологія. Українська мова та література, польська мова</t>
         </is>
       </c>
       <c r="G261" s="3"/>
       <c r="H261" s="8" t="inlineStr">
         <is>
-          <t>- 15428</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I261" s="9"/>
       <c r="J261" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K261" s="9"/>
+          <t>УД 02020047</t>
+        </is>
+      </c>
+      <c r="K261" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>82866</v>
+        <v>82743</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Культурна спадщина</t>
         </is>
       </c>
       <c r="G262" s="3"/>
       <c r="H262" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I262" s="9"/>
       <c r="J262" s="8" t="inlineStr">
         <is>
-          <t>УД 02020046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K262" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B263" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
+          <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>82865</v>
+        <v>82864</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Декоративне мистецтво</t>
         </is>
       </c>
       <c r="G263" s="3"/>
       <c r="H263" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I263" s="9"/>
+          <t>- 15428</t>
+        </is>
+      </c>
+      <c r="I263" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J263" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K263" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>87424</v>
+        <v>82866</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G264" s="3"/>
       <c r="H264" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I264" s="9"/>
       <c r="J264" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K264" s="9"/>
+          <t>УД 02020046</t>
+        </is>
+      </c>
+      <c r="K264" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B265" s="8" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>82742</v>
+        <v>82865</v>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G265" s="3"/>
       <c r="H265" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I265" s="9"/>
       <c r="J265" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K265" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D266" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D266" s="3" t="inlineStr">
+        <is>
+          <t>Сценічне мистецтво</t>
+        </is>
+      </c>
       <c r="E266" s="6" t="n">
-        <v>82982</v>
+        <v>89619</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Акторська майстерність драматичного театру</t>
         </is>
       </c>
       <c r="G266" s="3"/>
       <c r="H266" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I266" s="9"/>
       <c r="J266" s="8" t="inlineStr">
         <is>
-          <t>УД 02020048</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K266" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B267" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D267" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D267" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E267" s="6" t="n">
-        <v>79107</v>
+        <v>87424</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G267" s="3"/>
       <c r="H267" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I267" s="9"/>
+          <t>- 23055</t>
+        </is>
+      </c>
+      <c r="I267" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J267" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K267" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
-        <v>82983</v>
+        <v>82742</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент в освіті</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G268" s="3"/>
       <c r="H268" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I268" s="9"/>
       <c r="J268" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B269" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
-        <v>84180</v>
+        <v>82982</v>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
-          <t>Адміністративний менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G269" s="3"/>
       <c r="H269" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I269" s="9"/>
       <c r="J269" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K269" s="9"/>
+          <t>УД 02020048</t>
+        </is>
+      </c>
+      <c r="K269" s="9" t="n">
+        <v>47300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
-        <v>84181</v>
+        <v>79107</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G270" s="3"/>
       <c r="H270" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I270" s="9"/>
+          <t>- 23051</t>
+        </is>
+      </c>
+      <c r="I270" s="9" t="n">
+        <v>46533</v>
+      </c>
       <c r="J270" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K270" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B271" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
-        <v>84178</v>
+        <v>82983</v>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент в освіті</t>
         </is>
       </c>
       <c r="G271" s="3"/>
       <c r="H271" s="8" t="inlineStr">
         <is>
-          <t>- 15429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I271" s="9"/>
       <c r="J271" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K271" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
-        <v>69954</v>
+        <v>84180</v>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Адміністративний менеджмент</t>
         </is>
       </c>
       <c r="G272" s="3"/>
       <c r="H272" s="8" t="inlineStr">
         <is>
-          <t>- 17187</t>
+          <t>- 23053</t>
         </is>
       </c>
       <c r="I272" s="9" t="n">
-        <v>46569</v>
+        <v>46533</v>
       </c>
       <c r="J272" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K272" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B273" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
-        <v>84845</v>
+        <v>84181</v>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G273" s="3"/>
       <c r="H273" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I273" s="9"/>
+          <t>- 23048</t>
+        </is>
+      </c>
+      <c r="I273" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J273" s="8" t="inlineStr">
         <is>
-          <t>УД 02020043</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K273" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>84846</v>
+        <v>84178</v>
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
-          <t>Хімія. Прикладна хімія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G274" s="3"/>
       <c r="H274" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I274" s="9"/>
+          <t>- 15429</t>
+        </is>
+      </c>
+      <c r="I274" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J274" s="8" t="inlineStr">
         <is>
-          <t>УД 02020044</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K274" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B275" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
-        <v>83665</v>
+        <v>69954</v>
       </c>
       <c r="F275" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна математика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G275" s="3"/>
       <c r="H275" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I275" s="9"/>
+          <t>- 17187</t>
+        </is>
+      </c>
+      <c r="I275" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J275" s="8" t="inlineStr">
         <is>
-          <t>УД 02020045</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K275" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
-        <v>82984</v>
+        <v>84845</v>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G276" s="3"/>
       <c r="H276" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I276" s="9"/>
       <c r="J276" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K276" s="9"/>
+          <t>УД 02020043</t>
+        </is>
+      </c>
+      <c r="K276" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B277" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хімія</t>
+        </is>
+      </c>
+      <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
-        <v>84431</v>
+        <v>84846</v>
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Хімія. Прикладна хімія</t>
         </is>
       </c>
       <c r="G277" s="3"/>
       <c r="H277" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I277" s="9"/>
       <c r="J277" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K277" s="9"/>
+          <t>УД 02020044</t>
+        </is>
+      </c>
+      <c r="K277" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
-        <v>84847</v>
+        <v>83665</v>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація. Міжкультурна комунікація та переклад</t>
+          <t>Комп’ютерна математика</t>
         </is>
       </c>
       <c r="G278" s="3"/>
       <c r="H278" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I278" s="9"/>
       <c r="J278" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K278" s="9"/>
+          <t>УД 02020045</t>
+        </is>
+      </c>
+      <c r="K278" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B279" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
-          <t>Науки про освіту</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="6" t="n">
-        <v>7463</v>
+        <v>82984</v>
       </c>
       <c r="F279" s="3" t="inlineStr">
         <is>
-          <t>Науки про освіту</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="G279" s="3"/>
       <c r="H279" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I279" s="9"/>
       <c r="J279" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K279" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B280" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...2 lines deleted...]
-      <c r="D280" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E280" s="6" t="n">
-        <v>27558</v>
+        <v>84431</v>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічна науки</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична терапія, ерготерапія</t>
+        </is>
+      </c>
+      <c r="G280" s="3"/>
       <c r="H280" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I280" s="9"/>
+          <t>- 23054</t>
+        </is>
+      </c>
+      <c r="I280" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J280" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K280" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B281" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="6" t="n">
-        <v>28063</v>
+        <v>84847</v>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм і рекреація. Міжкультурна комунікація та переклад</t>
+        </is>
+      </c>
+      <c r="G281" s="3"/>
       <c r="H281" s="8" t="inlineStr">
         <is>
-          <t>- 989</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I281" s="9"/>
       <c r="J281" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K281" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Науки про освіту</t>
         </is>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="6" t="n">
-        <v>11721</v>
+        <v>7463</v>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Науки про освіту</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H282" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I282" s="9"/>
       <c r="J282" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K282" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B283" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
-        <v>33830</v>
+        <v>27558</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Початкова освіта</t>
+          <t>Освітні, педагогічна науки</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H283" s="8" t="inlineStr">
         <is>
-          <t>- 979</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I283" s="9"/>
       <c r="J283" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
-        <v>33831</v>
+        <v>28063</v>
       </c>
       <c r="F284" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Інклюзивна освіта</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G284" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H284" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I284" s="9"/>
+          <t>- 989</t>
+        </is>
+      </c>
+      <c r="I284" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J284" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K284" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B285" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="6" t="n">
-        <v>40791</v>
+        <v>11721</v>
       </c>
       <c r="F285" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Початкова освіта; Дошкільна освіта. Логопедія.</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G285" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H285" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I285" s="9"/>
       <c r="J285" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K285" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B286" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="6" t="n">
-        <v>47778</v>
+        <v>33830</v>
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Логопедія</t>
+          <t>Дошкільна освіта. Початкова освіта</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H286" s="8" t="inlineStr">
         <is>
-          <t>- 2929</t>
+          <t>- 979</t>
         </is>
       </c>
       <c r="I286" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J286" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K286" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B287" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="6" t="n">
-        <v>9718</v>
+        <v>33831</v>
       </c>
       <c r="F287" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта, психологія, мистецтво</t>
+          <t>Дошкільна освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G287" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H287" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I287" s="9"/>
       <c r="J287" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K287" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B288" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="6" t="n">
-        <v>24766</v>
+        <v>40791</v>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта, психологія, мистецтво, інклюзія</t>
+          <t>Дошкільна освіта. Початкова освіта; Дошкільна освіта. Логопедія.</t>
         </is>
       </c>
       <c r="G288" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H288" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I288" s="9"/>
       <c r="J288" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K288" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B289" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="6" t="n">
-        <v>32697</v>
+        <v>47778</v>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта, інклюзивна освіта</t>
+          <t>Дошкільна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H289" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I289" s="9"/>
+          <t>- 2929</t>
+        </is>
+      </c>
+      <c r="I289" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J289" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K289" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B290" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="6" t="n">
-        <v>33832</v>
+        <v>9718</v>
       </c>
       <c r="F290" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Дошкільна освіта; Дошкільна освіта. Психологія; Дошкільна освіта. Мистецтво</t>
+          <t>Дошкільна освіта, психологія, мистецтво</t>
         </is>
       </c>
       <c r="G290" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H290" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I290" s="9"/>
       <c r="J290" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K290" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B291" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="6" t="n">
-        <v>33833</v>
+        <v>24766</v>
       </c>
       <c r="F291" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Дошкільна освіта; Початкова освіта. Інклюзивна освіта</t>
+          <t>Дошкільна освіта, психологія, мистецтво, інклюзія</t>
         </is>
       </c>
       <c r="G291" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H291" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I291" s="9"/>
       <c r="J291" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K291" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B292" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D292" s="3"/>
       <c r="E292" s="6" t="n">
-        <v>33868</v>
+        <v>32697</v>
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Дошкільна освіта; Початкова освіта. Психологія; Початкова освіта. Мистецтво</t>
+          <t>Дошкільна освіта, інклюзивна освіта</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H292" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I292" s="9"/>
       <c r="J292" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K292" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B293" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="6" t="n">
-        <v>40792</v>
+        <v>33832</v>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Дошкільна освіта; Початкова освіта. Психологія.</t>
+          <t>Початкова освіта. Дошкільна освіта; Дошкільна освіта. Психологія; Дошкільна освіта. Мистецтво</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H293" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I293" s="9"/>
       <c r="J293" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K293" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B294" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
-        <v>49680</v>
+        <v>33833</v>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Дошкільна освіта</t>
+          <t>Початкова освіта. Дошкільна освіта; Початкова освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G294" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H294" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I294" s="9"/>
       <c r="J294" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K294" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B295" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
-        <v>49681</v>
+        <v>33868</v>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Психологія</t>
+          <t>Початкова освіта. Дошкільна освіта; Початкова освіта. Психологія; Початкова освіта. Мистецтво</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H295" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I295" s="9"/>
       <c r="J295" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K295" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B296" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
-        <v>49682</v>
+        <v>40792</v>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта. Інклюзивна освіта</t>
+          <t>Початкова освіта. Дошкільна освіта; Початкова освіта. Психологія.</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H296" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I296" s="9"/>
       <c r="J296" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K296" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B297" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="6" t="n">
-        <v>49683</v>
+        <v>49680</v>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Початкова освіта. Дошкільна освіта</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H297" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I297" s="9"/>
       <c r="J297" s="8" t="inlineStr">
         <is>
-          <t>УД 02010106</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K297" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B298" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>013</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="6" t="n">
-        <v>53329</v>
+        <v>49681</v>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика, природознавство</t>
+          <t>Початкова освіта. Психологія</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H298" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I298" s="9"/>
       <c r="J298" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K298" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B299" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>013</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Початкова освіта</t>
+        </is>
+      </c>
+      <c r="D299" s="3"/>
       <c r="E299" s="6" t="n">
-        <v>42152</v>
+        <v>49682</v>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (англійська, німецька)</t>
+          <t>Початкова освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G299" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H299" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I299" s="9"/>
       <c r="J299" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K299" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B300" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>013</t>
         </is>
       </c>
       <c r="C300" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Початкова освіта</t>
+        </is>
+      </c>
+      <c r="D300" s="3"/>
       <c r="E300" s="6" t="n">
-        <v>51008</v>
+        <v>49683</v>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Англійська, німецька мова і література</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H300" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I300" s="9"/>
       <c r="J300" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K300" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B301" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D301" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D301" s="3"/>
       <c r="E301" s="6" t="n">
-        <v>61830</v>
+        <v>53329</v>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Англійська, німецька мови та зарубіжна література</t>
+          <t>Середня освіта. Фізика, природознавство</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H301" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I301" s="9"/>
       <c r="J301" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K301" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B302" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C302" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D302" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E302" s="6" t="n">
-        <v>63765</v>
+        <v>42152</v>
       </c>
       <c r="F302" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G302" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H302" s="8" t="inlineStr">
         <is>
-          <t>УД 02003295</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I302" s="9"/>
       <c r="J302" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K302" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B303" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C303" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D303" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E303" s="6" t="n">
-        <v>10398</v>
+        <v>51008</v>
       </c>
       <c r="F303" s="3" t="inlineStr">
         <is>
-          <t>Біологія, хімія</t>
+          <t>Середня освіта. Англійська, німецька мова і література</t>
         </is>
       </c>
       <c r="G303" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H303" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I303" s="9"/>
       <c r="J303" s="8" t="inlineStr">
         <is>
-          <t>НД 0296975</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K303" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B304" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E304" s="6" t="n">
-        <v>20643</v>
+        <v>61830</v>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Середня освіта. Англійська, німецька мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H304" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I304" s="9"/>
       <c r="J304" s="8" t="inlineStr">
         <is>
-          <t>НД 0296975</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K304" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B305" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D305" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E305" s="6" t="n">
-        <v>27568</v>
+        <v>63765</v>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H305" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I305" s="9"/>
       <c r="J305" s="8" t="inlineStr">
         <is>
-          <t>УД 02007850</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K305" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B306" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D306" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="E306" s="6" t="n">
-        <v>33848</v>
+        <v>10398</v>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Біологія та здоров'я людини, хімія</t>
+          <t>Біологія, хімія</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H306" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I306" s="9"/>
       <c r="J306" s="8" t="inlineStr">
         <is>
-          <t>УД 02007850</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K306" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B307" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D307" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="E307" s="6" t="n">
-        <v>52984</v>
+        <v>20643</v>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Біологія та здоров’я людини</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H307" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I307" s="9"/>
       <c r="J307" s="8" t="inlineStr">
         <is>
-          <t>УД 02007850</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K307" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D308" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E308" s="6" t="n">
-        <v>8854</v>
+        <v>27568</v>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
-          <t>Біологія, екологія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H308" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I308" s="9"/>
       <c r="J308" s="8" t="inlineStr">
         <is>
-          <t>УД 02010113</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K308" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B309" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D309" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E309" s="6" t="n">
-        <v>33852</v>
+        <v>33848</v>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія, біологія; Середня освіта. Географія, екологія</t>
+          <t>Середня освіта. Біологія та здоров'я людини, хімія</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H309" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I309" s="9"/>
       <c r="J309" s="8" t="inlineStr">
         <is>
-          <t>УД 02010113</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K309" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D310" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E310" s="6" t="n">
-        <v>40806</v>
+        <v>52984</v>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія, краєзнавчо-туристична робота.</t>
+          <t>Середня освіта. Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H310" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I310" s="9"/>
       <c r="J310" s="8" t="inlineStr">
         <is>
-          <t>УД 02010113</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K310" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B311" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D311" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E311" s="6" t="n">
-        <v>52847</v>
+        <v>8854</v>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія</t>
+          <t>Біологія, екологія</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H311" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I311" s="9"/>
       <c r="J311" s="8" t="inlineStr">
         <is>
-          <t>УД 02010113</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K311" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B312" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D312" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E312" s="6" t="n">
-        <v>24812</v>
+        <v>33852</v>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Середня освіта. Географія, біологія; Середня освіта. Географія, екологія</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H312" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I312" s="9"/>
       <c r="J312" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K312" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B313" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E313" s="6" t="n">
-        <v>32968</v>
+        <v>40806</v>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Інформатика, математика</t>
+          <t>Середня освіта. Географія, краєзнавчо-туристична робота.</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H313" s="8" t="inlineStr">
         <is>
-          <t>- 990</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I313" s="9"/>
       <c r="J313" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K313" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B314" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C314" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D314" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E314" s="6" t="n">
-        <v>52925</v>
+        <v>52847</v>
       </c>
       <c r="F314" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Інформатика</t>
+          <t>Середня освіта. Географія</t>
         </is>
       </c>
       <c r="G314" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H314" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I314" s="9"/>
       <c r="J314" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K314" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B315" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C315" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D315" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E315" s="6" t="n">
-        <v>10585</v>
+        <v>24812</v>
       </c>
       <c r="F315" s="3" t="inlineStr">
         <is>
-          <t>Правознавство, українознавство та краєзнавчо-туристична робота</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G315" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H315" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I315" s="9"/>
       <c r="J315" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K315" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B316" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E316" s="6" t="n">
-        <v>27554</v>
+        <v>32968</v>
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
-          <t>Правознавство, українознавство та туристично-краєзнавча робота</t>
+          <t>Середня освіта. Інформатика, математика</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H316" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I316" s="9"/>
+          <t>- 990</t>
+        </is>
+      </c>
+      <c r="I316" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J316" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K316" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B317" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C317" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D317" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E317" s="6" t="n">
-        <v>33843</v>
+        <v>52925</v>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія. Правознавство; Середня освіта. Історія. Українознавство та краєзнавчо-туристична робота</t>
+          <t>Середня освіта. Інформатика</t>
         </is>
       </c>
       <c r="G317" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H317" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I317" s="9"/>
       <c r="J317" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K317" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B318" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C318" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D318" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E318" s="6" t="n">
-        <v>49388</v>
+        <v>10585</v>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія. Правознавство</t>
+          <t>Правознавство, українознавство та краєзнавчо-туристична робота</t>
         </is>
       </c>
       <c r="G318" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H318" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I318" s="9"/>
       <c r="J318" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K318" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B319" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C319" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D319" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E319" s="6" t="n">
-        <v>49389</v>
+        <v>27554</v>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія. Українознавство та краєзнавчо-туристична робота</t>
+          <t>Правознавство, українознавство та туристично-краєзнавча робота</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H319" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I319" s="9"/>
       <c r="J319" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K319" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B320" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C320" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D320" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E320" s="6" t="n">
-        <v>49684</v>
+        <v>33843</v>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія</t>
+          <t>Середня освіта. Історія. Правознавство; Середня освіта. Історія. Українознавство та краєзнавчо-туристична робота</t>
         </is>
       </c>
       <c r="G320" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H320" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I320" s="9"/>
       <c r="J320" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K320" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B321" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C321" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D321" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E321" s="6" t="n">
-        <v>64816</v>
+        <v>49388</v>
       </c>
       <c r="F321" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія та громадянська освіта. Правознавство</t>
+          <t>Середня освіта. Історія. Правознавство</t>
         </is>
       </c>
       <c r="G321" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H321" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I321" s="9"/>
       <c r="J321" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K321" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B322" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E322" s="6" t="n">
-        <v>64818</v>
+        <v>49389</v>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія та громадянська освіта. Українознавство та краєзнавчо-туристична робота</t>
+          <t>Середня освіта. Історія. Українознавство та краєзнавчо-туристична робота</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H322" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I322" s="9"/>
       <c r="J322" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K322" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B323" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C323" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D323" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E323" s="6" t="n">
-        <v>64820</v>
+        <v>49684</v>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія та громадянська освіта</t>
+          <t>Середня освіта. Історія</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H323" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I323" s="9"/>
       <c r="J323" s="8" t="inlineStr">
         <is>
-          <t>УД 02010110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K323" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B324" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D324" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E324" s="6" t="n">
-        <v>9722</v>
+        <v>64816</v>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
-          <t>Інформатика, фізика</t>
+          <t>Середня освіта. Історія та громадянська освіта. Правознавство</t>
         </is>
       </c>
       <c r="G324" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H324" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I324" s="9"/>
       <c r="J324" s="8" t="inlineStr">
         <is>
-          <t>УД 02010114</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K324" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B325" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C325" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D325" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E325" s="6" t="n">
-        <v>32966</v>
+        <v>64818</v>
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика, фізика; Середня освіта. Математика, інформатика</t>
+          <t>Середня освіта. Історія та громадянська освіта. Українознавство та краєзнавчо-туристична робота</t>
         </is>
       </c>
       <c r="G325" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H325" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I325" s="9"/>
       <c r="J325" s="8" t="inlineStr">
         <is>
-          <t>УД 02010114</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K325" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B326" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C326" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D326" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E326" s="6" t="n">
-        <v>49689</v>
+        <v>64820</v>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика, фізика</t>
+          <t>Середня освіта. Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="G326" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H326" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I326" s="9"/>
       <c r="J326" s="8" t="inlineStr">
         <is>
-          <t>УД 02010114</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K326" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B327" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C327" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D327" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E327" s="6" t="n">
-        <v>49690</v>
+        <v>9722</v>
       </c>
       <c r="F327" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика, інформатика</t>
+          <t>Інформатика, фізика</t>
         </is>
       </c>
       <c r="G327" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H327" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I327" s="9"/>
       <c r="J327" s="8" t="inlineStr">
         <is>
-          <t>УД 02010114</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K327" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B328" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E328" s="6" t="n">
-        <v>52923</v>
+        <v>32966</v>
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика</t>
+          <t>Середня освіта. Математика, фізика; Середня освіта. Математика, інформатика</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H328" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I328" s="9"/>
       <c r="J328" s="8" t="inlineStr">
         <is>
-          <t>УД 02010114</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K328" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B329" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C329" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D329" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E329" s="6" t="n">
-        <v>60713</v>
+        <v>49689</v>
       </c>
       <c r="F329" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Математика, фізика та астрономія</t>
+          <t>Середня освіта. Математика, фізика</t>
         </is>
       </c>
       <c r="G329" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H329" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I329" s="9"/>
       <c r="J329" s="8" t="inlineStr">
         <is>
-          <t>УД 02010114</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K329" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B330" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C330" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D330" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E330" s="6" t="n">
-        <v>64759</v>
+        <v>49690</v>
       </c>
       <c r="F330" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво</t>
+          <t>Середня освіта. Математика, інформатика</t>
         </is>
       </c>
       <c r="G330" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H330" s="8" t="inlineStr">
         <is>
-          <t>- 948</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I330" s="9"/>
       <c r="J330" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K330" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B331" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D331" s="3" t="inlineStr">
         <is>
-          <t>Мова і література</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E331" s="6" t="n">
-        <v>9007</v>
+        <v>52923</v>
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
-          <t>Російська, англійська</t>
+          <t>Середня освіта. Математика</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H331" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I331" s="9"/>
       <c r="J331" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K331" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B332" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C332" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D332" s="3" t="inlineStr">
         <is>
-          <t>Мова і література</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E332" s="6" t="n">
-        <v>10614</v>
+        <v>60713</v>
       </c>
       <c r="F332" s="3" t="inlineStr">
         <is>
-          <t>Англійська, німецька</t>
+          <t>Середня освіта. Математика, фізика та астрономія</t>
         </is>
       </c>
       <c r="G332" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H332" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I332" s="9"/>
       <c r="J332" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K332" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B333" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C333" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D333" s="3" t="inlineStr">
         <is>
-          <t>Мова і література</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E333" s="6" t="n">
-        <v>10750</v>
+        <v>64759</v>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
-          <t>Німецька, англійська</t>
+          <t>Середня освіта. Музичне мистецтво</t>
         </is>
       </c>
       <c r="G333" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H333" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I333" s="9"/>
+          <t>- 948</t>
+        </is>
+      </c>
+      <c r="I333" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J333" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K333" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D334" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E334" s="6" t="n">
-        <v>24194</v>
+        <v>9007</v>
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (німецька)</t>
+          <t>Російська, англійська</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H334" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I334" s="9"/>
       <c r="J334" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K334" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B335" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C335" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D335" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E335" s="6" t="n">
-        <v>24195</v>
+        <v>10614</v>
       </c>
       <c r="F335" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (англійська)</t>
+          <t>Англійська, німецька</t>
         </is>
       </c>
       <c r="G335" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H335" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I335" s="9"/>
       <c r="J335" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K335" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B336" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C336" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D336" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E336" s="6" t="n">
-        <v>24196</v>
+        <v>10750</v>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (німецька, англійська)</t>
+          <t>Німецька, англійська</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H336" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I336" s="9"/>
       <c r="J336" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K336" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B337" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C337" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D337" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E337" s="6" t="n">
-        <v>24197</v>
+        <v>24194</v>
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (англійська, німецька)</t>
+          <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H337" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I337" s="9"/>
       <c r="J337" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K337" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B338" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C338" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D338" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E338" s="6" t="n">
-        <v>29913</v>
+        <v>24195</v>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Мова і література (англійська, німецька))</t>
+          <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="G338" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H338" s="8" t="inlineStr">
         <is>
-          <t>УД 02003295</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I338" s="9"/>
       <c r="J338" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K338" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B339" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C339" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D339" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E339" s="6" t="n">
-        <v>29914</v>
+        <v>24196</v>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Мова і література (німецька, англійська))</t>
+          <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G339" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H339" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I339" s="9"/>
       <c r="J339" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K339" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D340" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E340" s="6" t="n">
-        <v>29915</v>
+        <v>24197</v>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Мова і література (російська, англійська))</t>
+          <t>Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H340" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I340" s="9"/>
       <c r="J340" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K340" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B341" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D341" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E341" s="6" t="n">
-        <v>32922</v>
+        <v>29913</v>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (російська, англійська)</t>
-[...2 lines deleted...]
-      <c r="G341" s="3"/>
+          <t>Середня освіта (Мова і література (англійська, німецька))</t>
+        </is>
+      </c>
+      <c r="G341" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-професійна</t>
+        </is>
+      </c>
       <c r="H341" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I341" s="9"/>
       <c r="J341" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K341" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D342" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E342" s="6" t="n">
-        <v>32924</v>
+        <v>29914</v>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (російська, англійська)</t>
+          <t>Середня освіта (Мова і література (німецька, англійська))</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H342" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I342" s="9"/>
       <c r="J342" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K342" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B343" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E343" s="6" t="n">
-        <v>32925</v>
+        <v>29915</v>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (російська, англійська)</t>
+          <t>Середня освіта (Мова і література (російська, англійська))</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H343" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I343" s="9"/>
       <c r="J343" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K343" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C344" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D344" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E344" s="6" t="n">
-        <v>33837</v>
+        <v>32922</v>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (англійська, німецька)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Мова і література (російська, англійська)</t>
+        </is>
+      </c>
+      <c r="G344" s="3"/>
       <c r="H344" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I344" s="9"/>
       <c r="J344" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K344" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B345" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C345" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D345" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E345" s="6" t="n">
-        <v>33838</v>
+        <v>32924</v>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (німецька, англійська)</t>
+          <t>Середня освіта (російська, англійська)</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H345" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I345" s="9"/>
       <c r="J345" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K345" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D346" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E346" s="6" t="n">
-        <v>33840</v>
+        <v>32925</v>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (російська, англійська)</t>
+          <t>Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H346" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I346" s="9"/>
       <c r="J346" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K346" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B347" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D347" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (англійська)</t>
+          <t>Мова і література</t>
         </is>
       </c>
       <c r="E347" s="6" t="n">
-        <v>39380</v>
+        <v>33837</v>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G347" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H347" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I347" s="9"/>
       <c r="J347" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K347" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C348" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D348" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (німецька)</t>
+          <t>Мова і література</t>
         </is>
       </c>
       <c r="E348" s="6" t="n">
-        <v>39381</v>
+        <v>33838</v>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G348" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H348" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I348" s="9"/>
       <c r="J348" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K348" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B349" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (російська)</t>
+          <t>Мова і література</t>
         </is>
       </c>
       <c r="E349" s="6" t="n">
-        <v>39382</v>
+        <v>33840</v>
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H349" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I349" s="9"/>
       <c r="J349" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K349" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B350" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C350" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D350" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="E350" s="6" t="n">
-        <v>8979</v>
+        <v>39380</v>
       </c>
       <c r="F350" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво. Художня культура</t>
+          <t>Середня освіта. Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G350" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H350" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I350" s="9"/>
       <c r="J350" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K350" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B351" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C351" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D351" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="E351" s="6" t="n">
-        <v>20592</v>
+        <v>39381</v>
       </c>
       <c r="F351" s="3" t="inlineStr">
         <is>
-          <t>Художня культура</t>
+          <t>Середня освіта. Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G351" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H351" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I351" s="9"/>
       <c r="J351" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K351" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B352" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D352" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Мова і література (російська)</t>
         </is>
       </c>
       <c r="E352" s="6" t="n">
-        <v>33834</v>
+        <v>39382</v>
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво</t>
+          <t>Середня освіта. Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H352" s="8" t="inlineStr">
         <is>
-          <t>- 948</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I352" s="9"/>
       <c r="J352" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K352" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B353" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C353" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D353" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E353" s="6" t="n">
-        <v>34076</v>
+        <v>8979</v>
       </c>
       <c r="F353" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво. Художня культура</t>
+          <t>Музичне мистецтво. Художня культура</t>
         </is>
       </c>
       <c r="G353" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H353" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I353" s="9"/>
       <c r="J353" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K353" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B354" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C354" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D354" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E354" s="6" t="n">
-        <v>47002</v>
+        <v>20592</v>
       </c>
       <c r="F354" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво. Режисура музично-виховних заходів</t>
+          <t>Художня культура</t>
         </is>
       </c>
       <c r="G354" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H354" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I354" s="9"/>
       <c r="J354" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K354" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B355" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і література</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E355" s="6" t="n">
-        <v>42157</v>
+        <v>33834</v>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (німецька, англійська)</t>
+          <t>Середня освіта. Музичне мистецтво</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H355" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I355" s="9"/>
+          <t>- 948</t>
+        </is>
+      </c>
+      <c r="I355" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J355" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K355" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C356" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D356" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і література</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E356" s="6" t="n">
-        <v>51009</v>
+        <v>34076</v>
       </c>
       <c r="F356" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Німецька, англійська мова і література</t>
+          <t>Середня освіта. Музичне мистецтво. Художня культура</t>
         </is>
       </c>
       <c r="G356" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H356" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I356" s="9"/>
       <c r="J356" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K356" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B357" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C357" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D357" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E357" s="6" t="n">
-        <v>61831</v>
+        <v>47002</v>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Німецька, англійська мови та зарубіжна література</t>
+          <t>Середня освіта. Музичне мистецтво. Режисура музично-виховних заходів</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H357" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I357" s="9"/>
       <c r="J357" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K357" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D358" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E358" s="6" t="n">
-        <v>63766</v>
+        <v>42157</v>
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>Середня освіта. Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H358" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I358" s="9"/>
       <c r="J358" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K358" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B359" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C359" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D359" s="3" t="inlineStr">
         <is>
-          <t>Природничі науки</t>
+          <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E359" s="6" t="n">
-        <v>46047</v>
+        <v>51009</v>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Природничі науки</t>
+          <t>Середня освіта. Німецька, англійська мова і література</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H359" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I359" s="9"/>
       <c r="J359" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K359" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B360" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C360" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D360" s="3" t="inlineStr">
         <is>
-          <t>Російська мова і література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E360" s="6" t="n">
-        <v>42162</v>
+        <v>61831</v>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Мова і література (російська, англійська)</t>
+          <t>Середня освіта. Німецька, англійська мови та зарубіжна література</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H360" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I360" s="9"/>
       <c r="J360" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K360" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B361" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
-          <t>Російська мова і література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E361" s="6" t="n">
-        <v>51010</v>
+        <v>63766</v>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Російська, англійська мова і література</t>
+          <t>Середня освіта. Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H361" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I361" s="9"/>
       <c r="J361" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K361" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B362" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C362" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D362" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Природничі науки</t>
         </is>
       </c>
       <c r="E362" s="6" t="n">
-        <v>64758</v>
+        <v>46047</v>
       </c>
       <c r="F362" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Технології</t>
+          <t>Середня освіта. Природничі науки</t>
         </is>
       </c>
       <c r="G362" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H362" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I362" s="9"/>
       <c r="J362" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K362" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B363" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C363" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D363" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E363" s="6" t="n">
-        <v>9113</v>
+        <v>42162</v>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
-          <t>Основи дизайну, інформатика, основи підприємництва</t>
+          <t>Середня освіта. Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H363" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I363" s="9"/>
       <c r="J363" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K363" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B364" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C364" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D364" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E364" s="6" t="n">
-        <v>24555</v>
+        <v>51010</v>
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища і костюма, графічний і промисловий дизайн, основи підприємництва</t>
+          <t>Середня освіта. Російська, англійська мова і література</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H364" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I364" s="9"/>
       <c r="J364" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K364" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B365" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C365" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D365" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E365" s="6" t="n">
-        <v>27960</v>
+        <v>64758</v>
       </c>
       <c r="F365" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища та костюма</t>
+          <t>Середня освіта. Технології</t>
         </is>
       </c>
       <c r="G365" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H365" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I365" s="9"/>
       <c r="J365" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K365" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B366" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C366" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D366" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E366" s="6" t="n">
-        <v>32969</v>
+        <v>9113</v>
       </c>
       <c r="F366" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища і костюма</t>
+          <t>Основи дизайну, інформатика, основи підприємництва</t>
         </is>
       </c>
       <c r="G366" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H366" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I366" s="9"/>
       <c r="J366" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K366" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B367" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E367" s="6" t="n">
-        <v>33846</v>
+        <v>24555</v>
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Трудове навчаннята технології. Дизайн середовища і костюма</t>
+          <t>Дизайн середовища і костюма, графічний і промисловий дизайн, основи підприємництва</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H367" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I367" s="9"/>
       <c r="J367" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K367" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B368" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C368" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D368" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E368" s="6" t="n">
-        <v>40805</v>
+        <v>27960</v>
       </c>
       <c r="F368" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Трудове навчання та технології.</t>
+          <t>Дизайн середовища та костюма</t>
         </is>
       </c>
       <c r="G368" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H368" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I368" s="9"/>
       <c r="J368" s="8" t="inlineStr">
         <is>
-          <t>УД 02010107</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K368" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B369" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C369" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D369" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E369" s="6" t="n">
-        <v>11437</v>
+        <v>32969</v>
       </c>
       <c r="F369" s="3" t="inlineStr">
         <is>
-          <t>українознавство</t>
+          <t>Дизайн середовища і костюма</t>
         </is>
       </c>
       <c r="G369" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H369" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I369" s="9"/>
       <c r="J369" s="8" t="inlineStr">
         <is>
-          <t>УД 02010111</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K369" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B370" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C370" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D370" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E370" s="6" t="n">
-        <v>24767</v>
+        <v>33846</v>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
-          <t>Українознавство, редагування</t>
+          <t>Середня освіта. Трудове навчаннята технології. Дизайн середовища і костюма</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H370" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I370" s="9"/>
       <c r="J370" s="8" t="inlineStr">
         <is>
-          <t>УД 02010111</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K370" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B371" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C371" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D371" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E371" s="6" t="n">
-        <v>27553</v>
+        <v>40805</v>
       </c>
       <c r="F371" s="3" t="inlineStr">
         <is>
-          <t>Українознавство, редагування освітніх видань, середня освіта (Українська мова і література)</t>
+          <t>Середня освіта. Трудове навчання та технології.</t>
         </is>
       </c>
       <c r="G371" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H371" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I371" s="9"/>
       <c r="J371" s="8" t="inlineStr">
         <is>
-          <t>УД 02010111</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K371" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B372" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C372" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D372" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E372" s="6" t="n">
-        <v>33835</v>
+        <v>11437</v>
       </c>
       <c r="F372" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література</t>
+          <t>українознавство</t>
         </is>
       </c>
       <c r="G372" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H372" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I372" s="9"/>
       <c r="J372" s="8" t="inlineStr">
         <is>
-          <t>УД 02010111</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K372" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B373" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E373" s="6" t="n">
-        <v>40797</v>
+        <v>24767</v>
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література, англійська</t>
+          <t>Українознавство, редагування</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H373" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I373" s="9"/>
       <c r="J373" s="8" t="inlineStr">
         <is>
-          <t>УД 02010111</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K373" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B374" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C374" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D374" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E374" s="6" t="n">
-        <v>52939</v>
+        <v>27553</v>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література, англійська мова</t>
+          <t>Українознавство, редагування освітніх видань, середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H374" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I374" s="9"/>
       <c r="J374" s="8" t="inlineStr">
         <is>
-          <t>УД 02010111</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K374" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B375" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C375" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D375" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E375" s="6" t="n">
-        <v>9585</v>
+        <v>33835</v>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
-          <t>Фізика, інформатика</t>
+          <t>Середня освіта. Українська мова і література</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H375" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I375" s="9"/>
       <c r="J375" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K375" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B376" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C376" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D376" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E376" s="6" t="n">
-        <v>20609</v>
+        <v>40797</v>
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Середня освіта. Українська мова і література, англійська</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H376" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I376" s="9"/>
       <c r="J376" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K376" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B377" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C377" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D377" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E377" s="6" t="n">
-        <v>27571</v>
+        <v>52939</v>
       </c>
       <c r="F377" s="3" t="inlineStr">
         <is>
-          <t>Інформатика, природознавство</t>
+          <t>Середня освіта. Українська мова і література, англійська мова</t>
         </is>
       </c>
       <c r="G377" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H377" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I377" s="9"/>
       <c r="J377" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K377" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B378" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C378" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D378" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E378" s="6" t="n">
-        <v>32967</v>
+        <v>9585</v>
       </c>
       <c r="F378" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика, інформатика; Середня освіта. Фізика, природознавсто</t>
+          <t>Фізика, інформатика</t>
         </is>
       </c>
       <c r="G378" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H378" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I378" s="9"/>
       <c r="J378" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K378" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B379" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E379" s="6" t="n">
-        <v>33844</v>
+        <v>20609</v>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика, інформатика; Середня освіта. Фізика, природознавство</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H379" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I379" s="9"/>
       <c r="J379" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K379" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B380" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C380" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D380" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E380" s="6" t="n">
-        <v>40801</v>
+        <v>27571</v>
       </c>
       <c r="F380" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика, природознавство.</t>
+          <t>Інформатика, природознавство</t>
         </is>
       </c>
       <c r="G380" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H380" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I380" s="9"/>
       <c r="J380" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K380" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B381" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C381" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D381" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E381" s="6" t="n">
-        <v>52924</v>
+        <v>32967</v>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика</t>
+          <t>Середня освіта. Фізика, інформатика; Середня освіта. Фізика, природознавсто</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H381" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I381" s="9"/>
       <c r="J381" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K381" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B382" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C382" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D382" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="E382" s="6" t="n">
-        <v>61791</v>
+        <v>33844</v>
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика та астрономія. Природознавство</t>
+          <t>Середня освіта. Фізика, інформатика; Середня освіта. Фізика, природознавство</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H382" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I382" s="9"/>
       <c r="J382" s="8" t="inlineStr">
         <is>
-          <t>УД 02010115</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K382" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B383" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C383" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D383" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="E383" s="6" t="n">
-        <v>10077</v>
+        <v>40801</v>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Середня освіта. Фізика, природознавство.</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H383" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I383" s="9"/>
       <c r="J383" s="8" t="inlineStr">
         <is>
-          <t>УД 02010108</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K383" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B384" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C384" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D384" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="E384" s="6" t="n">
-        <v>27552</v>
+        <v>52924</v>
       </c>
       <c r="F384" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізична культура)</t>
+          <t>Середня освіта. Фізика</t>
         </is>
       </c>
       <c r="G384" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H384" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I384" s="9"/>
       <c r="J384" s="8" t="inlineStr">
         <is>
-          <t>УД 02010108</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K384" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B385" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E385" s="6" t="n">
-        <v>33288</v>
+        <v>61791</v>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура</t>
+          <t>Середня освіта. Фізика та астрономія. Природознавство</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H385" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I385" s="9"/>
       <c r="J385" s="8" t="inlineStr">
         <is>
-          <t>УД 02010108</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K385" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B386" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C386" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D386" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E386" s="6" t="n">
-        <v>52941</v>
+        <v>10077</v>
       </c>
       <c r="F386" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура. Фізична культура і спорт</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="G386" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H386" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I386" s="9"/>
       <c r="J386" s="8" t="inlineStr">
         <is>
-          <t>УД 02010108</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K386" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B387" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C387" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D387" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E387" s="6" t="n">
-        <v>9114</v>
+        <v>27552</v>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
-          <t>Хімія, біологія</t>
+          <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H387" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I387" s="9"/>
       <c r="J387" s="8" t="inlineStr">
         <is>
-          <t>УД 02010112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K387" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B388" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C388" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D388" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E388" s="6" t="n">
-        <v>20637</v>
+        <v>33288</v>
       </c>
       <c r="F388" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Середня освіта. Фізична культура</t>
         </is>
       </c>
       <c r="G388" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H388" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I388" s="9"/>
       <c r="J388" s="8" t="inlineStr">
         <is>
-          <t>УД 02010112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K388" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B389" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C389" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D389" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E389" s="6" t="n">
-        <v>22144</v>
+        <v>52941</v>
       </c>
       <c r="F389" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Середня освіта. Фізична культура. Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G389" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H389" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I389" s="9"/>
       <c r="J389" s="8" t="inlineStr">
         <is>
-          <t>УД 02010112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K389" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B390" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C390" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D390" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E390" s="6" t="n">
-        <v>33849</v>
+        <v>9114</v>
       </c>
       <c r="F390" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія, біологія</t>
+          <t>Хімія, біологія</t>
         </is>
       </c>
       <c r="G390" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H390" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I390" s="9"/>
       <c r="J390" s="8" t="inlineStr">
         <is>
-          <t>УД 02010112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K390" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B391" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E391" s="6" t="n">
-        <v>34085</v>
+        <v>20637</v>
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія, біологія та здоров'я людини</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H391" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I391" s="9"/>
       <c r="J391" s="8" t="inlineStr">
         <is>
-          <t>УД 02010112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K391" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B392" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C392" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D392" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E392" s="6" t="n">
-        <v>52849</v>
+        <v>22144</v>
       </c>
       <c r="F392" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G392" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H392" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I392" s="9"/>
       <c r="J392" s="8" t="inlineStr">
         <is>
-          <t>УД 02010112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K392" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B393" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C393" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D393" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні технології</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E393" s="6" t="n">
-        <v>24602</v>
+        <v>33849</v>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні технології</t>
+          <t>Середня освіта. Хімія, біологія</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H393" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I393" s="9"/>
       <c r="J393" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K393" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B394" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C394" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D394" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні технології</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E394" s="6" t="n">
-        <v>27559</v>
+        <v>34085</v>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
-          <t>Коп'ютерні технології</t>
+          <t>Середня освіта. Хімія, біологія та здоров'я людини</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H394" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I394" s="9"/>
       <c r="J394" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K394" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B395" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C395" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D395" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні технології</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E395" s="6" t="n">
-        <v>28062</v>
+        <v>52849</v>
       </c>
       <c r="F395" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні технології в управлінні та навчанні</t>
+          <t>Середня освіта. Хімія</t>
         </is>
       </c>
       <c r="G395" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H395" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I395" s="9"/>
       <c r="J395" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K395" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B396" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C396" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D396" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E396" s="6" t="n">
-        <v>33484</v>
+        <v>24602</v>
       </c>
       <c r="F396" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта.Комп'ютерні технології в управлінні та навчанні</t>
+          <t>Комп'ютерні технології</t>
         </is>
       </c>
       <c r="G396" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H396" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I396" s="9"/>
       <c r="J396" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K396" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B397" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E397" s="6" t="n">
-        <v>33489</v>
+        <v>27559</v>
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Організаційна прсихологія; Психологія. Психологічне консультування; Психологія. Військова психологія</t>
+          <t>Коп'ютерні технології</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H397" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I397" s="9"/>
       <c r="J397" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K397" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B398" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C398" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D398" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E398" s="6" t="n">
-        <v>40873</v>
+        <v>28062</v>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Цифрові технології</t>
+          <t>Комп’ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G398" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H398" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I398" s="9"/>
       <c r="J398" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K398" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B399" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C399" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D399" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E399" s="6" t="n">
-        <v>49396</v>
+        <v>33484</v>
       </c>
       <c r="F399" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Комп'ютерні технології в управлінні та навчанні</t>
+          <t>Професійна освіта.Комп'ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G399" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H399" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I399" s="9"/>
       <c r="J399" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K399" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B400" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D400" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E400" s="6" t="n">
-        <v>51007</v>
+        <v>33489</v>
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні технології в управлінні та навчанні</t>
+          <t>Психологія. Організаційна прсихологія; Психологія. Психологічне консультування; Психологія. Військова психологія</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H400" s="8" t="inlineStr">
         <is>
-          <t>УД 02014318</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I400" s="9"/>
       <c r="J400" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K400" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B401" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C401" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D401" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D401" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E401" s="6" t="n">
-        <v>9969</v>
+        <v>40873</v>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізична культура)</t>
+          <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H401" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I401" s="9"/>
       <c r="J401" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K401" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B402" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C402" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D402" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D402" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E402" s="6" t="n">
-        <v>29742</v>
+        <v>49396</v>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Професійна освіта. Комп'ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H402" s="8" t="inlineStr">
         <is>
-          <t>- 18954</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I402" s="9"/>
       <c r="J402" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K402" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B403" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
-[...2 lines deleted...]
-      <c r="D403" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D403" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E403" s="6" t="n">
-        <v>47129</v>
+        <v>51007</v>
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
-          <t>Декоративне мистецтво</t>
+          <t>Комп’ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H403" s="8" t="inlineStr">
         <is>
-          <t>- 2564</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I403" s="9"/>
       <c r="J403" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K403" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B404" s="8" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C404" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D404" s="3"/>
       <c r="E404" s="6" t="n">
-        <v>53222</v>
+        <v>9969</v>
       </c>
       <c r="F404" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G404" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H404" s="8" t="inlineStr">
         <is>
-          <t>- 19468</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I404" s="9"/>
       <c r="J404" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K404" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B405" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C405" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D405" s="3"/>
       <c r="E405" s="6" t="n">
-        <v>10264</v>
+        <v>29742</v>
       </c>
       <c r="F405" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G405" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H405" s="8" t="inlineStr">
         <is>
-          <t>- 1056</t>
+          <t>- 18954</t>
         </is>
       </c>
       <c r="I405" s="9" t="n">
-        <v>46752</v>
+        <v>46344</v>
       </c>
       <c r="J405" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K405" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B406" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D406" s="3"/>
       <c r="E406" s="6" t="n">
-        <v>10936</v>
+        <v>47129</v>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (музичне мистецтво)</t>
+          <t>Декоративне мистецтво</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H406" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I406" s="9"/>
+          <t>- 2564</t>
+        </is>
+      </c>
+      <c r="I406" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J406" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K406" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B407" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>024</t>
         </is>
       </c>
       <c r="C407" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="D407" s="3"/>
       <c r="E407" s="6" t="n">
-        <v>34077</v>
+        <v>53222</v>
       </c>
       <c r="F407" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво. Інструментальне виконавство; Музичне мистецтво. Вокал; Музичне мистецтво. Теорія та історія музики; Музичне мистецтво. Хорове диригування</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G407" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H407" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I407" s="9"/>
+          <t>- 19468</t>
+        </is>
+      </c>
+      <c r="I407" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J407" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K407" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B408" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C408" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D408" s="3"/>
       <c r="E408" s="6" t="n">
-        <v>27556</v>
+        <v>10264</v>
       </c>
       <c r="F408" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G408" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H408" s="8" t="inlineStr">
         <is>
-          <t>- 18951</t>
+          <t>- 1056</t>
         </is>
       </c>
       <c r="I408" s="9" t="n">
-        <v>48030</v>
+        <v>46752</v>
       </c>
       <c r="J408" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K408" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B409" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D409" s="3"/>
       <c r="E409" s="6" t="n">
-        <v>9582</v>
+        <v>10936</v>
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
-          <t>англійська, німецька</t>
+          <t>Середня освіта (музичне мистецтво)</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H409" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I409" s="9"/>
       <c r="J409" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K409" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B410" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C410" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D410" s="3"/>
       <c r="E410" s="6" t="n">
-        <v>10586</v>
+        <v>34077</v>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
-          <t>німецька, англійська</t>
+          <t>Музичне мистецтво. Інструментальне виконавство; Музичне мистецтво. Вокал; Музичне мистецтво. Теорія та історія музики; Музичне мистецтво. Хорове диригування</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H410" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I410" s="9"/>
       <c r="J410" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K410" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B411" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C411" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D411" s="3"/>
       <c r="E411" s="6" t="n">
-        <v>24544</v>
+        <v>27556</v>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (англійська, німецька)</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H411" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I411" s="9"/>
+          <t>- 18951</t>
+        </is>
+      </c>
+      <c r="I411" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J411" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K411" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B412" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D412" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>германські мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="E412" s="6" t="n">
-        <v>33883</v>
+        <v>9582</v>
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Германські мови та літератури (переклад включно) (англійська, німецька)</t>
+          <t>англійська, німецька</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H412" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I412" s="9"/>
       <c r="J412" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K412" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B413" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C413" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D413" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>германські мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="E413" s="6" t="n">
-        <v>60403</v>
+        <v>10586</v>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Германські мови та літератури (переклад включно) (англійська)</t>
+          <t>німецька, англійська</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H413" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I413" s="9"/>
       <c r="J413" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K413" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B414" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C414" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D414" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E414" s="6" t="n">
-        <v>63671</v>
+        <v>24544</v>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Міжкультурна комунікація</t>
+          <t>Мова і література (англійська, німецька)</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H414" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I414" s="9"/>
       <c r="J414" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K414" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B415" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D415" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E415" s="6" t="n">
-        <v>24552</v>
+        <v>33883</v>
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (німецька, англійська)</t>
+          <t>Філологія. Германські мови та літератури (переклад включно) (англійська, німецька)</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H415" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I415" s="9"/>
       <c r="J415" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K415" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B416" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C416" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D416" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E416" s="6" t="n">
-        <v>33841</v>
+        <v>60403</v>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Германські мови та літератури (переклад включно) (німецька, англійська)</t>
+          <t>Філологія. Германські мови та літератури (переклад включно) (англійська)</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H416" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I416" s="9"/>
       <c r="J416" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K416" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B417" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C417" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D417" s="3" t="inlineStr">
         <is>
-          <t>слов`янські мови та літератури (переклад включно)</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E417" s="6" t="n">
-        <v>9665</v>
+        <v>63671</v>
       </c>
       <c r="F417" s="3" t="inlineStr">
         <is>
-          <t>російська</t>
+          <t>Філологія. Міжкультурна комунікація</t>
         </is>
       </c>
       <c r="G417" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H417" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I417" s="9"/>
       <c r="J417" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K417" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B418" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D418" s="3" t="inlineStr">
         <is>
-          <t>слов`янські мови та літератури (переклад включно)</t>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E418" s="6" t="n">
-        <v>21582</v>
+        <v>24552</v>
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
-          <t>російська, англійська</t>
+          <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H418" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I418" s="9"/>
       <c r="J418" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K418" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B419" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C419" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D419" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - російська</t>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E419" s="6" t="n">
-        <v>24550</v>
+        <v>33841</v>
       </c>
       <c r="F419" s="3" t="inlineStr">
         <is>
-          <t>Мова і література (російська, англійська)</t>
+          <t>Філологія. Германські мови та літератури (переклад включно) (німецька, англійська)</t>
         </is>
       </c>
       <c r="G419" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H419" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I419" s="9"/>
       <c r="J419" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K419" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B420" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C420" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D420" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - російська</t>
+          <t>слов`янські мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="E420" s="6" t="n">
-        <v>33842</v>
+        <v>9665</v>
       </c>
       <c r="F420" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Слов'янські мови та літератури (переклад включно) (російська).Середня освіта. Мова і література (англійська)</t>
+          <t>російська</t>
         </is>
       </c>
       <c r="G420" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H420" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I420" s="9"/>
       <c r="J420" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K420" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B421" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C421" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D421" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>слов`янські мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="E421" s="6" t="n">
-        <v>9584</v>
+        <v>21582</v>
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (українська мова і література)</t>
+          <t>російська, англійська</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H421" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I421" s="9"/>
       <c r="J421" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K421" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B422" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C422" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D422" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - російська</t>
         </is>
       </c>
       <c r="E422" s="6" t="n">
-        <v>33836</v>
+        <v>24550</v>
       </c>
       <c r="F422" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Українська мова та література</t>
+          <t>Мова і література (російська, англійська)</t>
         </is>
       </c>
       <c r="G422" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H422" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I422" s="9"/>
       <c r="J422" s="8" t="inlineStr">
         <is>
-          <t>НД 0296968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K422" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B423" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C423" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D423" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D423" s="3" t="inlineStr">
+        <is>
+          <t>слов’янські мови та літератури (переклад включно), перша - російська</t>
+        </is>
+      </c>
       <c r="E423" s="6" t="n">
-        <v>52853</v>
+        <v>33842</v>
       </c>
       <c r="F423" s="3" t="inlineStr">
         <is>
-          <t>економіка</t>
+          <t>Філологія. Слов'янські мови та літератури (переклад включно) (російська).Середня освіта. Мова і література (англійська)</t>
         </is>
       </c>
       <c r="G423" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H423" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I423" s="9"/>
       <c r="J423" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K423" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B424" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C424" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D424" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D424" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E424" s="6" t="n">
-        <v>10078</v>
+        <v>9584</v>
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
-          <t>Організаційна психологія, психологічне консультування</t>
+          <t>Середня освіта (українська мова і література)</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H424" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I424" s="9"/>
       <c r="J424" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K424" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B425" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C425" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D425" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D425" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E425" s="6" t="n">
-        <v>27498</v>
+        <v>33836</v>
       </c>
       <c r="F425" s="3" t="inlineStr">
         <is>
-          <t>Психологічне консультування, дитяча психологія, військова психологія</t>
+          <t>Філологія. Українська мова та література</t>
         </is>
       </c>
       <c r="G425" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H425" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I425" s="9"/>
       <c r="J425" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K425" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B426" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C426" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D426" s="3"/>
       <c r="E426" s="6" t="n">
-        <v>27563</v>
+        <v>52853</v>
       </c>
       <c r="F426" s="3" t="inlineStr">
         <is>
-          <t>Організаційна психологія, психологічне консультування, військова психологія</t>
+          <t>економіка</t>
         </is>
       </c>
       <c r="G426" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H426" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I426" s="9"/>
       <c r="J426" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K426" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B427" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C427" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D427" s="3"/>
       <c r="E427" s="6" t="n">
-        <v>33487</v>
+        <v>10078</v>
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
-          <t>Психологія.Організаційна психологія; Психологія. Психологічне консультування; Психологія. Військова психологія</t>
+          <t>Організаційна психологія, психологічне консультування</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H427" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I427" s="9"/>
       <c r="J427" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K427" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B428" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C428" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D428" s="3"/>
       <c r="E428" s="6" t="n">
-        <v>33508</v>
+        <v>27498</v>
       </c>
       <c r="F428" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Організаційна психологія; Психологія. Психологічне консультування; Психологія. Військова психологія</t>
+          <t>Психологічне консультування, дитяча психологія, військова психологія</t>
         </is>
       </c>
       <c r="G428" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H428" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I428" s="9"/>
       <c r="J428" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K428" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B429" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C429" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D429" s="3"/>
       <c r="E429" s="6" t="n">
-        <v>40902</v>
+        <v>27563</v>
       </c>
       <c r="F429" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Організаційна психологія; Психологія. Психологічне консультування</t>
+          <t>Організаційна психологія, психологічне консультування, військова психологія</t>
         </is>
       </c>
       <c r="G429" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H429" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I429" s="9"/>
       <c r="J429" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K429" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B430" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D430" s="3"/>
       <c r="E430" s="6" t="n">
-        <v>49519</v>
+        <v>33487</v>
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Психологічне консультування</t>
+          <t>Психологія.Організаційна психологія; Психологія. Психологічне консультування; Психологія. Військова психологія</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H430" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I430" s="9"/>
       <c r="J430" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K430" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B431" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C431" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D431" s="3"/>
       <c r="E431" s="6" t="n">
-        <v>49520</v>
+        <v>33508</v>
       </c>
       <c r="F431" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Психологія бізнесу</t>
+          <t>Психологія. Організаційна психологія; Психологія. Психологічне консультування; Психологія. Військова психологія</t>
         </is>
       </c>
       <c r="G431" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H431" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I431" s="9"/>
       <c r="J431" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K431" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B432" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C432" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D432" s="3"/>
       <c r="E432" s="6" t="n">
-        <v>49521</v>
+        <v>40902</v>
       </c>
       <c r="F432" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Психологічна реабілітація</t>
+          <t>Психологія. Організаційна психологія; Психологія. Психологічне консультування</t>
         </is>
       </c>
       <c r="G432" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H432" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I432" s="9"/>
       <c r="J432" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K432" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B433" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C433" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D433" s="3"/>
       <c r="E433" s="6" t="n">
-        <v>53285</v>
+        <v>49519</v>
       </c>
       <c r="F433" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Психологія HR-діяльності</t>
+          <t>Психологія. Психологічне консультування</t>
         </is>
       </c>
       <c r="G433" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H433" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I433" s="9"/>
       <c r="J433" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K433" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B434" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C434" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D434" s="3"/>
       <c r="E434" s="6" t="n">
-        <v>57308</v>
+        <v>49520</v>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Клінічна психологія і психотерапія</t>
+          <t>Психологія. Психологія бізнесу</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H434" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I434" s="9"/>
       <c r="J434" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K434" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B435" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C435" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D435" s="3"/>
       <c r="E435" s="6" t="n">
-        <v>63661</v>
+        <v>49521</v>
       </c>
       <c r="F435" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Психологія. Психологічна реабілітація</t>
         </is>
       </c>
       <c r="G435" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H435" s="8" t="inlineStr">
         <is>
-          <t>- 19267</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I435" s="9"/>
       <c r="J435" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K435" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B436" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C436" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D436" s="3"/>
       <c r="E436" s="6" t="n">
-        <v>24534</v>
+        <v>53285</v>
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
-          <t>Реклама та зв'язки з громадськістю</t>
+          <t>Психологія. Психологія HR-діяльності</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H436" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I436" s="9"/>
       <c r="J436" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K436" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B437" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C437" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D437" s="3"/>
       <c r="E437" s="6" t="n">
-        <v>29899</v>
+        <v>57308</v>
       </c>
       <c r="F437" s="3" t="inlineStr">
         <is>
-          <t>Журналістика. Медіакомунікації</t>
+          <t>Психологія. Клінічна психологія і психотерапія</t>
         </is>
       </c>
       <c r="G437" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H437" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I437" s="9"/>
       <c r="J437" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K437" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B438" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C438" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D438" s="3"/>
       <c r="E438" s="6" t="n">
-        <v>33526</v>
+        <v>63661</v>
       </c>
       <c r="F438" s="3" t="inlineStr">
         <is>
-          <t>Журналістика. Медіакомунікація</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G438" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H438" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I438" s="9"/>
+          <t>- 19267</t>
+        </is>
+      </c>
+      <c r="I438" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J438" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K438" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B439" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C439" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D439" s="3"/>
       <c r="E439" s="6" t="n">
-        <v>49386</v>
+        <v>24534</v>
       </c>
       <c r="F439" s="3" t="inlineStr">
         <is>
-          <t>Медіакомунікація</t>
+          <t>Реклама та зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G439" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H439" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I439" s="9"/>
       <c r="J439" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K439" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B440" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C440" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D440" s="3"/>
       <c r="E440" s="6" t="n">
-        <v>61971</v>
+        <v>29899</v>
       </c>
       <c r="F440" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Журналістика. Медіакомунікації</t>
         </is>
       </c>
       <c r="G440" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H440" s="8" t="inlineStr">
         <is>
-          <t>- 19265</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I440" s="9"/>
       <c r="J440" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K440" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B441" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C441" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D441" s="3"/>
       <c r="E441" s="6" t="n">
-        <v>22280</v>
+        <v>33526</v>
       </c>
       <c r="F441" s="3" t="inlineStr">
         <is>
-          <t>Управління освітнім закладом (за типом)</t>
+          <t>Журналістика. Медіакомунікація</t>
         </is>
       </c>
       <c r="G441" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H441" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I441" s="9"/>
       <c r="J441" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K441" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B442" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C442" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D442" s="3"/>
       <c r="E442" s="6" t="n">
-        <v>27957</v>
+        <v>49386</v>
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
-          <t>Управління освітнім закладом</t>
+          <t>Медіакомунікація</t>
         </is>
       </c>
       <c r="G442" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H442" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I442" s="9"/>
       <c r="J442" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K442" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B443" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C443" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D443" s="3"/>
       <c r="E443" s="6" t="n">
-        <v>33492</v>
+        <v>61971</v>
       </c>
       <c r="F443" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент. Управління навчальним закладом (за типом)</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G443" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H443" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I443" s="9"/>
+          <t>- 19265</t>
+        </is>
+      </c>
+      <c r="I443" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J443" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K443" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B444" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C444" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D444" s="3"/>
       <c r="E444" s="6" t="n">
-        <v>49702</v>
+        <v>22280</v>
       </c>
       <c r="F444" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент. Управління освітнім закладом (за типом)</t>
+          <t>Управління освітнім закладом (за типом)</t>
         </is>
       </c>
       <c r="G444" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H444" s="8" t="inlineStr">
         <is>
-          <t>- 18973</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I444" s="9"/>
       <c r="J444" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K444" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B445" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C445" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D445" s="3"/>
       <c r="E445" s="6" t="n">
-        <v>55809</v>
+        <v>27957</v>
       </c>
       <c r="F445" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент в юридичній діяльності</t>
+          <t>Управління освітнім закладом</t>
         </is>
       </c>
       <c r="G445" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H445" s="8" t="inlineStr">
         <is>
-          <t>- 18871</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I445" s="9"/>
       <c r="J445" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K445" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B446" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C446" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D446" s="3"/>
       <c r="E446" s="6" t="n">
-        <v>63585</v>
+        <v>33492</v>
       </c>
       <c r="F446" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент та підприємництво</t>
+          <t>Менеджмент. Управління навчальним закладом (за типом)</t>
         </is>
       </c>
       <c r="G446" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H446" s="8" t="inlineStr">
         <is>
-          <t>- 19992</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I446" s="9"/>
       <c r="J446" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K446" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B447" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C447" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D447" s="3"/>
       <c r="E447" s="6" t="n">
-        <v>65086</v>
+        <v>49702</v>
       </c>
       <c r="F447" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент. Менеджмент в юридичній діяльності</t>
+          <t>Менеджмент. Управління освітнім закладом (за типом)</t>
         </is>
       </c>
       <c r="G447" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H447" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I447" s="9"/>
+          <t>- 18973</t>
+        </is>
+      </c>
+      <c r="I447" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J447" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K447" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B448" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C448" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D448" s="3"/>
       <c r="E448" s="6" t="n">
-        <v>52427</v>
+        <v>55809</v>
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент в юридичній діяльності</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H448" s="8" t="inlineStr">
         <is>
-          <t>- 6719</t>
+          <t>- 18871</t>
         </is>
       </c>
       <c r="I448" s="9" t="n">
-        <v>47300</v>
+        <v>46344</v>
       </c>
       <c r="J448" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K448" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B449" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C449" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D449" s="3"/>
       <c r="E449" s="6" t="n">
-        <v>10714</v>
+        <v>63585</v>
       </c>
       <c r="F449" s="3" t="inlineStr">
         <is>
-          <t>Фізіологія і біохімія рослин, середня освіта (біологія)</t>
+          <t>Менеджмент та підприємництво</t>
         </is>
       </c>
       <c r="G449" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H449" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I449" s="9"/>
+          <t>- 19992</t>
+        </is>
+      </c>
+      <c r="I449" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J449" s="8" t="inlineStr">
         <is>
-          <t>НД 0296976</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K449" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B450" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C450" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D450" s="3"/>
       <c r="E450" s="6" t="n">
-        <v>27958</v>
+        <v>65086</v>
       </c>
       <c r="F450" s="3" t="inlineStr">
         <is>
-          <t>Фізіологія і біохімія рослин</t>
+          <t>Менеджмент. Менеджмент в юридичній діяльності</t>
         </is>
       </c>
       <c r="G450" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H450" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I450" s="9"/>
       <c r="J450" s="8" t="inlineStr">
         <is>
-          <t>НД 0296976</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K450" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B451" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C451" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D451" s="3"/>
       <c r="E451" s="6" t="n">
-        <v>33854</v>
+        <v>52427</v>
       </c>
       <c r="F451" s="3" t="inlineStr">
         <is>
-          <t>Біологія. Фізіологія і біохімія рослин</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G451" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H451" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I451" s="9"/>
+          <t>- 6719</t>
+        </is>
+      </c>
+      <c r="I451" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J451" s="8" t="inlineStr">
         <is>
-          <t>НД 0296976</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K451" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B452" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C452" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D452" s="3"/>
       <c r="E452" s="6" t="n">
-        <v>59279</v>
+        <v>10714</v>
       </c>
       <c r="F452" s="3" t="inlineStr">
         <is>
-          <t>Біологія. Фізіологія і біохімія рослин</t>
+          <t>Фізіологія і біохімія рослин, середня освіта (біологія)</t>
         </is>
       </c>
       <c r="G452" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H452" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I452" s="9"/>
       <c r="J452" s="8" t="inlineStr">
         <is>
-          <t>УД 02018025</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K452" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B453" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C453" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D453" s="3"/>
       <c r="E453" s="6" t="n">
-        <v>61437</v>
+        <v>27958</v>
       </c>
       <c r="F453" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Фізіологія і біохімія рослин</t>
         </is>
       </c>
       <c r="G453" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H453" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I453" s="9"/>
       <c r="J453" s="8" t="inlineStr">
         <is>
-          <t>УД 02018025</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K453" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B454" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C454" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D454" s="3"/>
       <c r="E454" s="6" t="n">
-        <v>65302</v>
+        <v>33854</v>
       </c>
       <c r="F454" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Біологія. Фізіологія і біохімія рослин</t>
         </is>
       </c>
       <c r="G454" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H454" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I454" s="9"/>
       <c r="J454" s="8" t="inlineStr">
         <is>
-          <t>УД 02018025</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K454" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B455" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C455" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D455" s="3"/>
       <c r="E455" s="6" t="n">
-        <v>9970</v>
+        <v>59279</v>
       </c>
       <c r="F455" s="3" t="inlineStr">
         <is>
-          <t>Прикладна хімія (хімічний контроль довкілля, харчових продуктів та лікарських препаратів)</t>
+          <t>Біологія. Фізіологія і біохімія рослин</t>
         </is>
       </c>
       <c r="G455" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H455" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I455" s="9"/>
       <c r="J455" s="8" t="inlineStr">
         <is>
-          <t>НД 0296974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K455" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B456" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C456" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D456" s="3"/>
       <c r="E456" s="6" t="n">
-        <v>33856</v>
+        <v>61437</v>
       </c>
       <c r="F456" s="3" t="inlineStr">
         <is>
-          <t>Хімія. Прикладна хімія (хімічний контроль об’єктів довкілля, харчових продуктів, лікарських препаратів)</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="G456" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H456" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I456" s="9"/>
       <c r="J456" s="8" t="inlineStr">
         <is>
-          <t>НД 0296974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K456" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B457" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C457" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D457" s="3"/>
       <c r="E457" s="6" t="n">
-        <v>52985</v>
+        <v>65302</v>
       </c>
       <c r="F457" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G457" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H457" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I457" s="9"/>
       <c r="J457" s="8" t="inlineStr">
         <is>
-          <t>НД 0296974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K457" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B458" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C458" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D458" s="3"/>
       <c r="E458" s="6" t="n">
-        <v>53287</v>
+        <v>9970</v>
       </c>
       <c r="F458" s="3" t="inlineStr">
         <is>
-          <t>Хімія. Прикладна хімія</t>
+          <t>Прикладна хімія (хімічний контроль довкілля, харчових продуктів та лікарських препаратів)</t>
         </is>
       </c>
       <c r="G458" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H458" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I458" s="9"/>
       <c r="J458" s="8" t="inlineStr">
         <is>
-          <t>НД 0296974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K458" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B459" s="8" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C459" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D459" s="3"/>
       <c r="E459" s="6" t="n">
-        <v>10753</v>
+        <v>33856</v>
       </c>
       <c r="F459" s="3" t="inlineStr">
         <is>
-          <t>Конструктивна географія, середня освіта (географія)</t>
+          <t>Хімія. Прикладна хімія (хімічний контроль об’єктів довкілля, харчових продуктів, лікарських препаратів)</t>
         </is>
       </c>
       <c r="G459" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H459" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I459" s="9"/>
       <c r="J459" s="8" t="inlineStr">
         <is>
-          <t>НД 0296978</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K459" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B460" s="8" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C460" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D460" s="3"/>
       <c r="E460" s="6" t="n">
-        <v>27569</v>
+        <v>52985</v>
       </c>
       <c r="F460" s="3" t="inlineStr">
         <is>
-          <t>Конструктивна географія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="G460" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H460" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I460" s="9"/>
       <c r="J460" s="8" t="inlineStr">
         <is>
-          <t>НД 0296978</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K460" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B461" s="8" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C461" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D461" s="3"/>
       <c r="E461" s="6" t="n">
-        <v>33858</v>
+        <v>53287</v>
       </c>
       <c r="F461" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю. Конструктивна географія</t>
+          <t>Хімія. Прикладна хімія</t>
         </is>
       </c>
       <c r="G461" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H461" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I461" s="9"/>
       <c r="J461" s="8" t="inlineStr">
         <is>
-          <t>НД 0296978</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K461" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B462" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C462" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D462" s="3"/>
       <c r="E462" s="6" t="n">
-        <v>24559</v>
+        <v>10753</v>
       </c>
       <c r="F462" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Конструктивна географія, середня освіта (географія)</t>
         </is>
       </c>
       <c r="G462" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H462" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I462" s="9"/>
       <c r="J462" s="8" t="inlineStr">
         <is>
-          <t>НД 0296980</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K462" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B463" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C463" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D463" s="3"/>
       <c r="E463" s="6" t="n">
-        <v>33039</v>
+        <v>27569</v>
       </c>
       <c r="F463" s="3" t="inlineStr">
         <is>
-          <t>Математичне і комп'ютерне моделювання</t>
+          <t>Конструктивна географія</t>
         </is>
       </c>
       <c r="G463" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H463" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I463" s="9"/>
       <c r="J463" s="8" t="inlineStr">
         <is>
-          <t>НД 0296980</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K463" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B464" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C464" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D464" s="3"/>
       <c r="E464" s="6" t="n">
-        <v>33845</v>
+        <v>33858</v>
       </c>
       <c r="F464" s="3" t="inlineStr">
         <is>
-          <t>Математика, математичне та комп'ютерне моделювання</t>
+          <t>Науки про Землю. Конструктивна географія</t>
         </is>
       </c>
       <c r="G464" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H464" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I464" s="9"/>
       <c r="J464" s="8" t="inlineStr">
         <is>
-          <t>НД 0296980</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K464" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B465" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C465" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D465" s="3"/>
       <c r="E465" s="6" t="n">
-        <v>65632</v>
+        <v>24559</v>
       </c>
       <c r="F465" s="3" t="inlineStr">
         <is>
-          <t>Математика. Математичне і комп'ютерне моделювання</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G465" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H465" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I465" s="9"/>
       <c r="J465" s="8" t="inlineStr">
         <is>
-          <t>НД 0296980</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K465" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B466" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C466" s="3" t="inlineStr">
         <is>
-          <t>Фізична реабілітація</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D466" s="3"/>
       <c r="E466" s="6" t="n">
-        <v>9384</v>
+        <v>33039</v>
       </c>
       <c r="F466" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізична культура)</t>
+          <t>Математичне і комп'ютерне моделювання</t>
         </is>
       </c>
       <c r="G466" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H466" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I466" s="9"/>
       <c r="J466" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K466" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B467" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C467" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Математика</t>
+        </is>
+      </c>
+      <c r="D467" s="3"/>
       <c r="E467" s="6" t="n">
-        <v>59659</v>
+        <v>33845</v>
       </c>
       <c r="F467" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Математика, математичне та комп'ютерне моделювання</t>
         </is>
       </c>
       <c r="G467" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H467" s="8" t="inlineStr">
         <is>
-          <t>УД 02018026</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I467" s="9"/>
       <c r="J467" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K467" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B468" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C468" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D468" s="3"/>
       <c r="E468" s="6" t="n">
-        <v>24612</v>
+        <v>65632</v>
       </c>
       <c r="F468" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота з технологіями, соціально-психологічного супроводу</t>
+          <t>Математика. Математичне і комп'ютерне моделювання</t>
         </is>
       </c>
       <c r="G468" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H468" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I468" s="9"/>
       <c r="J468" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K468" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B469" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C469" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D469" s="3"/>
       <c r="E469" s="6" t="n">
-        <v>27562</v>
+        <v>9384</v>
       </c>
       <c r="F469" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G469" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H469" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I469" s="9"/>
       <c r="J469" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K469" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B470" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C470" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D470" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D470" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E470" s="6" t="n">
-        <v>33497</v>
+        <v>59659</v>
       </c>
       <c r="F470" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота. Психологія</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G470" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H470" s="8" t="inlineStr">
         <is>
-          <t>- 949</t>
+          <t>УД 02018026</t>
         </is>
       </c>
       <c r="I470" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J470" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K470" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B471" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C471" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D471" s="3"/>
       <c r="E471" s="6" t="n">
-        <v>35198</v>
+        <v>24612</v>
       </c>
       <c r="F471" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота з технологіями, соціально-психологічного супроводу</t>
         </is>
       </c>
       <c r="G471" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H471" s="8" t="inlineStr">
         <is>
-          <t>- 950</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I471" s="9"/>
       <c r="J471" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K471" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B472" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C472" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D472" s="3"/>
       <c r="E472" s="6" t="n">
-        <v>82985</v>
+        <v>27562</v>
       </c>
       <c r="F472" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G472" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H472" s="8" t="inlineStr">
         <is>
-          <t>- 15430</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I472" s="9"/>
       <c r="J472" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K472" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B473" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C473" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D473" s="3"/>
       <c r="E473" s="6" t="n">
-        <v>84172</v>
+        <v>33497</v>
       </c>
       <c r="F473" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Початкова освіта</t>
+          <t>Соціальна робота. Психологія</t>
         </is>
       </c>
       <c r="G473" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H473" s="8" t="inlineStr">
         <is>
-          <t>- 15432</t>
+          <t>- 949</t>
         </is>
       </c>
       <c r="I473" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J473" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K473" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B474" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C474" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D474" s="3"/>
       <c r="E474" s="6" t="n">
-        <v>84174</v>
+        <v>35198</v>
       </c>
       <c r="F474" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Логопедія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G474" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H474" s="8" t="inlineStr">
         <is>
-          <t>- 15431</t>
+          <t>- 950</t>
         </is>
       </c>
       <c r="I474" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J474" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K474" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B475" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C475" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D475" s="3"/>
       <c r="E475" s="6" t="n">
-        <v>84175</v>
+        <v>82985</v>
       </c>
       <c r="F475" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G475" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H475" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I475" s="9"/>
+          <t>- 15430</t>
+        </is>
+      </c>
+      <c r="I475" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J475" s="8" t="inlineStr">
         <is>
-          <t>УД 02020049</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K475" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B476" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C476" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Дошкільна освіта</t>
+        </is>
+      </c>
+      <c r="D476" s="3"/>
       <c r="E476" s="6" t="n">
-        <v>84643</v>
+        <v>84172</v>
       </c>
       <c r="F476" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова: теорія і методика її навчання</t>
+          <t>Дошкільна освіта. Початкова освіта</t>
         </is>
       </c>
       <c r="G476" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H476" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I476" s="9"/>
+          <t>- 15432</t>
+        </is>
+      </c>
+      <c r="I476" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J476" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K476" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B477" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C477" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Дошкільна освіта</t>
+        </is>
+      </c>
+      <c r="D477" s="3"/>
       <c r="E477" s="6" t="n">
-        <v>84848</v>
+        <v>84174</v>
       </c>
       <c r="F477" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Біологія та здоров’я людини, хімія</t>
+          <t>Дошкільна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G477" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H477" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I477" s="9"/>
+          <t>- 15431</t>
+        </is>
+      </c>
+      <c r="I477" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J477" s="8" t="inlineStr">
         <is>
-          <t>УД 02020053</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K477" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B478" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C478" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Початкова освіта</t>
+        </is>
+      </c>
+      <c r="D478" s="3"/>
       <c r="E478" s="6" t="n">
-        <v>84851</v>
+        <v>84175</v>
       </c>
       <c r="F478" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Географія. Краєзнавчо-екскурсійна робота</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G478" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H478" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I478" s="9"/>
       <c r="J478" s="8" t="inlineStr">
         <is>
-          <t>УД 02020055</t>
+          <t>УД 02020049</t>
         </is>
       </c>
       <c r="K478" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B479" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C479" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D479" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E479" s="6" t="n">
-        <v>83668</v>
+        <v>84643</v>
       </c>
       <c r="F479" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Інформатика, математика</t>
+          <t>Англійська мова: теорія і методика її навчання</t>
         </is>
       </c>
       <c r="G479" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H479" s="8" t="inlineStr">
         <is>
-          <t>- 15433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I479" s="9"/>
       <c r="J479" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K479" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B480" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C480" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D480" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E480" s="6" t="n">
-        <v>82744</v>
+        <v>84848</v>
       </c>
       <c r="F480" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Історія та громадянська освіта</t>
+          <t>Середня освіта. Біологія та здоров’я людини, хімія</t>
         </is>
       </c>
       <c r="G480" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H480" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I480" s="9"/>
       <c r="J480" s="8" t="inlineStr">
         <is>
-          <t>УД 02020051</t>
+          <t>УД 02020053</t>
         </is>
       </c>
       <c r="K480" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B481" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C481" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D481" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E481" s="6" t="n">
-        <v>83669</v>
+        <v>84851</v>
       </c>
       <c r="F481" s="3" t="inlineStr">
         <is>
-          <t>Дидактика математики</t>
+          <t>Середня освіта. Географія. Краєзнавчо-екскурсійна робота</t>
         </is>
       </c>
       <c r="G481" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H481" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I481" s="9"/>
       <c r="J481" s="8" t="inlineStr">
         <is>
-          <t>УД 02020052</t>
+          <t>УД 02020055</t>
         </is>
       </c>
       <c r="K481" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B482" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C482" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D482" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E482" s="6" t="n">
-        <v>82868</v>
+        <v>83668</v>
       </c>
       <c r="F482" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Музичне мистецтво</t>
+          <t>Середня освіта. Інформатика, математика</t>
         </is>
       </c>
       <c r="G482" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H482" s="8" t="inlineStr">
         <is>
-          <t>- 15434</t>
+          <t>- 15433</t>
         </is>
       </c>
       <c r="I482" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J482" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K482" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B483" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C483" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D483" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E483" s="6" t="n">
-        <v>82867</v>
+        <v>82744</v>
       </c>
       <c r="F483" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Технології</t>
+          <t>Середня освіта. Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="G483" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H483" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I483" s="9"/>
       <c r="J483" s="8" t="inlineStr">
         <is>
-          <t>УД 02020057</t>
+          <t>УД 02020051</t>
         </is>
       </c>
       <c r="K483" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B484" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C484" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D484" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E484" s="6" t="n">
-        <v>79152</v>
+        <v>83669</v>
       </c>
       <c r="F484" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Українська мова і література, англійська мова</t>
+          <t>Дидактика математики</t>
         </is>
       </c>
       <c r="G484" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H484" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I484" s="9"/>
       <c r="J484" s="8" t="inlineStr">
         <is>
-          <t>УД 02020050</t>
+          <t>УД 02020052</t>
         </is>
       </c>
       <c r="K484" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B485" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C485" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D485" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E485" s="6" t="n">
-        <v>83667</v>
+        <v>82868</v>
       </c>
       <c r="F485" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізика та астрономія</t>
+          <t>Середня освіта. Музичне мистецтво</t>
         </is>
       </c>
       <c r="G485" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H485" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I485" s="9"/>
+          <t>- 15434</t>
+        </is>
+      </c>
+      <c r="I485" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J485" s="8" t="inlineStr">
         <is>
-          <t>УД 02020056</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K485" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B486" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C486" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D486" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E486" s="6" t="n">
-        <v>84432</v>
+        <v>82867</v>
       </c>
       <c r="F486" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Фізична культура. Фізична культура і спорт</t>
+          <t>Середня освіта. Технології</t>
         </is>
       </c>
       <c r="G486" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H486" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I486" s="9"/>
       <c r="J486" s="8" t="inlineStr">
         <is>
-          <t>УД 02020058</t>
+          <t>УД 02020057</t>
         </is>
       </c>
       <c r="K486" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B487" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C487" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D487" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E487" s="6" t="n">
-        <v>84850</v>
+        <v>79152</v>
       </c>
       <c r="F487" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта. Хімія, біологія та здоров’я людини</t>
+          <t>Середня освіта. Українська мова і література, англійська мова</t>
         </is>
       </c>
       <c r="G487" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H487" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I487" s="9"/>
       <c r="J487" s="8" t="inlineStr">
         <is>
-          <t>УД 02020054</t>
+          <t>УД 02020050</t>
         </is>
       </c>
       <c r="K487" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B488" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C488" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D488" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E488" s="6" t="n">
-        <v>82986</v>
+        <v>83667</v>
       </c>
       <c r="F488" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Комп’ютерні технології в управлінні та навчанні</t>
+          <t>Середня освіта. Фізика та астрономія</t>
         </is>
       </c>
       <c r="G488" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H488" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I488" s="9"/>
       <c r="J488" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K488" s="9"/>
+          <t>УД 02020056</t>
+        </is>
+      </c>
+      <c r="K488" s="9" t="n">
+        <v>46387</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B489" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C489" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D489" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D489" s="3" t="inlineStr">
+        <is>
+          <t>Фізична культура</t>
+        </is>
+      </c>
       <c r="E489" s="6" t="n">
-        <v>84433</v>
+        <v>84432</v>
       </c>
       <c r="F489" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Середня освіта. Фізична культура. Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G489" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H489" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I489" s="9"/>
       <c r="J489" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K489" s="9"/>
+          <t>УД 02020058</t>
+        </is>
+      </c>
+      <c r="K489" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B490" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C490" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D490" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E490" s="6" t="n">
-        <v>84646</v>
+        <v>84850</v>
       </c>
       <c r="F490" s="3" t="inlineStr">
         <is>
-          <t>Англійська філологія та переклад</t>
+          <t>Середня освіта. Хімія, біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="G490" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H490" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I490" s="9"/>
       <c r="J490" s="8" t="inlineStr">
         <is>
-          <t>УД 02020059</t>
+          <t>УД 02020054</t>
         </is>
       </c>
       <c r="K490" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B491" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C491" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D491" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E491" s="6" t="n">
-        <v>79151</v>
+        <v>82986</v>
       </c>
       <c r="F491" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Українська мова та література</t>
+          <t>Професійна освіта. Комп’ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G491" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H491" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I491" s="9"/>
       <c r="J491" s="8" t="inlineStr">
         <is>
-          <t>УД 02020059</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K491" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B492" s="8" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C492" s="3" t="inlineStr">
         <is>
-          <t>Декоративне мистецтво та ремесла</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D492" s="3"/>
       <c r="E492" s="6" t="n">
-        <v>82869</v>
+        <v>84433</v>
       </c>
       <c r="F492" s="3" t="inlineStr">
         <is>
-          <t>Декоративне мистецтво</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G492" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H492" s="8" t="inlineStr">
         <is>
-          <t>- 15435</t>
+          <t>- 23050</t>
         </is>
       </c>
       <c r="I492" s="9" t="n">
-        <v>46752</v>
+        <v>46344</v>
       </c>
       <c r="J492" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K492" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B493" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C493" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...2 lines deleted...]
-      <c r="D493" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D493" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E493" s="6" t="n">
-        <v>82871</v>
+        <v>84646</v>
       </c>
       <c r="F493" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Англійська філологія та переклад</t>
         </is>
       </c>
       <c r="G493" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H493" s="8" t="inlineStr">
         <is>
-          <t>- 15436</t>
-[...2 lines deleted...]
-      <c r="I493" s="9" t="n">
+          <t> </t>
+        </is>
+      </c>
+      <c r="I493" s="9"/>
+      <c r="J493" s="8" t="inlineStr">
+        <is>
+          <t>УД 02020059</t>
+        </is>
+      </c>
+      <c r="K493" s="9" t="n">
         <v>46752</v>
       </c>
-      <c r="J493" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K493" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B494" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C494" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...2 lines deleted...]
-      <c r="D494" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D494" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова та література</t>
+        </is>
+      </c>
       <c r="E494" s="6" t="n">
-        <v>82870</v>
+        <v>79151</v>
       </c>
       <c r="F494" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Філологія. Українська мова та література</t>
         </is>
       </c>
       <c r="G494" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H494" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I494" s="9"/>
       <c r="J494" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K494" s="9"/>
+          <t>УД 02020059</t>
+        </is>
+      </c>
+      <c r="K494" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B495" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="C495" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Декоративне мистецтво та ремесла</t>
+        </is>
+      </c>
+      <c r="D495" s="3"/>
       <c r="E495" s="6" t="n">
-        <v>87426</v>
+        <v>82869</v>
       </c>
       <c r="F495" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Декоративне мистецтво</t>
         </is>
       </c>
       <c r="G495" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H495" s="8" t="inlineStr">
         <is>
-          <t>- 19794</t>
+          <t>- 15435</t>
         </is>
       </c>
       <c r="I495" s="9" t="n">
-        <v>48030</v>
+        <v>46752</v>
       </c>
       <c r="J495" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K495" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B496" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C496" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D496" s="3"/>
       <c r="E496" s="6" t="n">
-        <v>82745</v>
+        <v>82871</v>
       </c>
       <c r="F496" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G496" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H496" s="8" t="inlineStr">
         <is>
-          <t>- 19791</t>
+          <t>- 15436</t>
         </is>
       </c>
       <c r="I496" s="9" t="n">
-        <v>48030</v>
+        <v>46752</v>
       </c>
       <c r="J496" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K496" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B497" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C497" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D497" s="3"/>
       <c r="E497" s="6" t="n">
-        <v>82988</v>
+        <v>82870</v>
       </c>
       <c r="F497" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G497" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H497" s="8" t="inlineStr">
         <is>
-          <t>- 19793</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I497" s="9"/>
       <c r="J497" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K497" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B498" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C498" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D498" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D498" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E498" s="6" t="n">
-        <v>79108</v>
+        <v>87426</v>
       </c>
       <c r="F498" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G498" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H498" s="8" t="inlineStr">
         <is>
-          <t>- 19792</t>
+          <t>- 19794</t>
         </is>
       </c>
       <c r="I498" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J498" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K498" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B499" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C499" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D499" s="3"/>
       <c r="E499" s="6" t="n">
-        <v>82991</v>
+        <v>82745</v>
       </c>
       <c r="F499" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент. Управління освітнім закладом (за типом)</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G499" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H499" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I499" s="9"/>
+          <t>- 19791</t>
+        </is>
+      </c>
+      <c r="I499" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J499" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K499" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B500" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C500" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D500" s="3"/>
       <c r="E500" s="6" t="n">
-        <v>84183</v>
+        <v>82988</v>
       </c>
       <c r="F500" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент та підприємництво</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G500" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H500" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I500" s="9"/>
+          <t>- 19793</t>
+        </is>
+      </c>
+      <c r="I500" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J500" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K500" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B501" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C501" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D501" s="3"/>
       <c r="E501" s="6" t="n">
-        <v>84184</v>
+        <v>79108</v>
       </c>
       <c r="F501" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G501" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H501" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I501" s="9"/>
+          <t>- 19792</t>
+        </is>
+      </c>
+      <c r="I501" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J501" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K501" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B502" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C502" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D502" s="3"/>
       <c r="E502" s="6" t="n">
-        <v>89499</v>
+        <v>82991</v>
       </c>
       <c r="F502" s="3" t="inlineStr">
         <is>
-          <t>Проектний менеджмент</t>
+          <t>Менеджмент. Управління освітнім закладом (за типом)</t>
         </is>
       </c>
       <c r="G502" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H502" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I502" s="9"/>
+          <t>- 23049</t>
+        </is>
+      </c>
+      <c r="I502" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J502" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K502" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B503" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C503" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D503" s="3"/>
       <c r="E503" s="6" t="n">
-        <v>84182</v>
+        <v>84183</v>
       </c>
       <c r="F503" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент та підприємництво</t>
         </is>
       </c>
       <c r="G503" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H503" s="8" t="inlineStr">
         <is>
-          <t>- 15438</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I503" s="9"/>
       <c r="J503" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K503" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B504" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C504" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D504" s="3"/>
       <c r="E504" s="6" t="n">
-        <v>69960</v>
+        <v>84184</v>
       </c>
       <c r="F504" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G504" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H504" s="8" t="inlineStr">
         <is>
-          <t>- 15437</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I504" s="9"/>
       <c r="J504" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K504" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B505" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C505" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D505" s="3"/>
       <c r="E505" s="6" t="n">
-        <v>84852</v>
+        <v>89499</v>
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
-          <t>Біологія. Фізіологія і біохімія рослин</t>
+          <t>Проєктний менеджмент</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H505" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I505" s="9"/>
       <c r="J505" s="8" t="inlineStr">
         <is>
-          <t>УД 02020063</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K505" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B506" s="8" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C506" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D506" s="3"/>
       <c r="E506" s="6" t="n">
-        <v>84853</v>
+        <v>84182</v>
       </c>
       <c r="F506" s="3" t="inlineStr">
         <is>
-          <t>Хімія. Прикладна хімія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G506" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H506" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I506" s="9"/>
+          <t>- 15438</t>
+        </is>
+      </c>
+      <c r="I506" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J506" s="8" t="inlineStr">
         <is>
-          <t>УД 02020062</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K506" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B507" s="8" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C507" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D507" s="3"/>
       <c r="E507" s="6" t="n">
-        <v>84854</v>
+        <v>69960</v>
       </c>
       <c r="F507" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю. Конструктивна географія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G507" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H507" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I507" s="9"/>
+          <t>- 15437</t>
+        </is>
+      </c>
+      <c r="I507" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J507" s="8" t="inlineStr">
         <is>
-          <t>УД 02020061</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K507" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B508" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C508" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D508" s="3"/>
       <c r="E508" s="6" t="n">
-        <v>83666</v>
+        <v>84852</v>
       </c>
       <c r="F508" s="3" t="inlineStr">
         <is>
-          <t>Математика. Математичне моделювання</t>
+          <t>Біологія. Фізіологія і біохімія рослин</t>
         </is>
       </c>
       <c r="G508" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H508" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I508" s="9"/>
       <c r="J508" s="8" t="inlineStr">
         <is>
-          <t>УД 02020060</t>
+          <t>УД 02020063</t>
         </is>
       </c>
       <c r="K508" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B509" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C509" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D509" s="3"/>
       <c r="E509" s="6" t="n">
-        <v>82990</v>
+        <v>84853</v>
       </c>
       <c r="F509" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Хімія. Прикладна хімія</t>
         </is>
       </c>
       <c r="G509" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H509" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I509" s="9"/>
       <c r="J509" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K509" s="9"/>
+          <t>УД 02020062</t>
+        </is>
+      </c>
+      <c r="K509" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B510" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C510" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Науки про Землю</t>
+        </is>
+      </c>
+      <c r="D510" s="3"/>
       <c r="E510" s="6" t="n">
-        <v>84434</v>
+        <v>84854</v>
       </c>
       <c r="F510" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Науки про Землю. Конструктивна географія</t>
         </is>
       </c>
       <c r="G510" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H510" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I510" s="9"/>
       <c r="J510" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K510" s="9"/>
+          <t>УД 02020061</t>
+        </is>
+      </c>
+      <c r="K510" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B511" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D511" s="3"/>
       <c r="E511" s="6" t="n">
-        <v>48373</v>
+        <v>83666</v>
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Математика. Математичне моделювання</t>
         </is>
       </c>
       <c r="G511" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H511" s="8" t="inlineStr">
         <is>
-          <t>- 22044</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I511" s="9"/>
       <c r="J511" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K511" s="9"/>
+          <t>УД 02020060</t>
+        </is>
+      </c>
+      <c r="K511" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B512" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C512" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D512" s="3"/>
       <c r="E512" s="6" t="n">
-        <v>86348</v>
+        <v>82990</v>
       </c>
       <c r="F512" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика навчання математики</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="G512" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H512" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I512" s="9"/>
       <c r="J512" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K512" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B513" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C513" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D513" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E513" s="6" t="n">
-        <v>46970</v>
+        <v>84434</v>
       </c>
       <c r="F513" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика навчання математики</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G513" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H513" s="8" t="inlineStr">
         <is>
-          <t>- 20671</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I513" s="9"/>
       <c r="J513" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K513" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B514" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C514" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D514" s="3"/>
       <c r="E514" s="6" t="n">
-        <v>47003</v>
+        <v>48373</v>
       </c>
       <c r="F514" s="3" t="inlineStr">
         <is>
-          <t>Теорія, методика і технології навчання фізики</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G514" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H514" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I514" s="9"/>
+          <t>- 22044</t>
+        </is>
+      </c>
+      <c r="I514" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J514" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K514" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B515" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C515" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D515" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D515" s="3"/>
       <c r="E515" s="6" t="n">
-        <v>62429</v>
+        <v>86348</v>
       </c>
       <c r="F515" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання хімії</t>
+          <t>Теорія і методика навчання математики</t>
         </is>
       </c>
       <c r="G515" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H515" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I515" s="9"/>
       <c r="J515" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K515" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B516" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C516" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...2 lines deleted...]
-      <c r="D516" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D516" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
       <c r="E516" s="6" t="n">
-        <v>51633</v>
+        <v>46970</v>
       </c>
       <c r="F516" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика професійної освіти</t>
+          <t>Теорія і методика навчання математики</t>
         </is>
       </c>
       <c r="G516" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H516" s="8" t="inlineStr">
         <is>
-          <t>- 10186</t>
+          <t>- 20671</t>
         </is>
       </c>
       <c r="I516" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J516" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K516" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B517" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C517" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D517" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D517" s="3" t="inlineStr">
+        <is>
+          <t>Фізика</t>
+        </is>
+      </c>
       <c r="E517" s="6" t="n">
-        <v>47047</v>
+        <v>47003</v>
       </c>
       <c r="F517" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Теорія, методика і технології навчання фізики</t>
         </is>
       </c>
       <c r="G517" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H517" s="8" t="inlineStr">
         <is>
-          <t>- 4952</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I517" s="9"/>
       <c r="J517" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K517" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B518" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C518" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D518" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D518" s="3" t="inlineStr">
+        <is>
+          <t>Хімія</t>
+        </is>
+      </c>
       <c r="E518" s="6" t="n">
-        <v>47768</v>
+        <v>62429</v>
       </c>
       <c r="F518" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Теорія та методика навчання хімії</t>
         </is>
       </c>
       <c r="G518" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H518" s="8" t="inlineStr">
         <is>
-          <t>- 8464</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I518" s="9"/>
       <c r="J518" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K518" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B519" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C519" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D519" s="3"/>
       <c r="E519" s="6" t="n">
-        <v>46996</v>
+        <v>51633</v>
       </c>
       <c r="F519" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Українська мова</t>
+          <t>Теорія і методика професійної освіти</t>
         </is>
       </c>
       <c r="G519" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H519" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I519" s="9"/>
+          <t>- 10186</t>
+        </is>
+      </c>
+      <c r="I519" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J519" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K519" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B520" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C520" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D520" s="3"/>
       <c r="E520" s="6" t="n">
-        <v>47611</v>
+        <v>47047</v>
       </c>
       <c r="F520" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G520" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H520" s="8" t="inlineStr">
         <is>
-          <t>- 8889</t>
+          <t>- 4952</t>
         </is>
       </c>
       <c r="I520" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J520" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K520" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B521" s="8" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C521" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D521" s="3"/>
       <c r="E521" s="6" t="n">
-        <v>47451</v>
+        <v>47768</v>
       </c>
       <c r="F521" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G521" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H521" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I521" s="9"/>
+          <t>- 8464</t>
+        </is>
+      </c>
+      <c r="I521" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J521" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K521" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B522" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C522" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D522" s="3"/>
       <c r="E522" s="6" t="n">
-        <v>53220</v>
+        <v>46996</v>
       </c>
       <c r="F522" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Філологія. Українська мова</t>
         </is>
       </c>
       <c r="G522" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H522" s="8" t="inlineStr">
         <is>
-          <t>- 5271</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I522" s="9"/>
       <c r="J522" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K522" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B523" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C523" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D523" s="3"/>
       <c r="E523" s="6" t="n">
-        <v>82992</v>
+        <v>47611</v>
       </c>
       <c r="F523" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G523" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H523" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I523" s="9"/>
+          <t>- 8889</t>
+        </is>
+      </c>
+      <c r="I523" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J523" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K523" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B524" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C524" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D524" s="3"/>
       <c r="E524" s="6" t="n">
-        <v>83670</v>
+        <v>47451</v>
       </c>
       <c r="F524" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика навчання математики</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G524" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H524" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I524" s="9"/>
       <c r="J524" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K524" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B525" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C525" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D525" s="3"/>
       <c r="E525" s="6" t="n">
-        <v>84855</v>
+        <v>53220</v>
       </c>
       <c r="F525" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика навчання хімії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G525" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H525" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I525" s="9"/>
+          <t>- 5271</t>
+        </is>
+      </c>
+      <c r="I525" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J525" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K525" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B526" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C526" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D526" s="3"/>
       <c r="E526" s="6" t="n">
-        <v>82993</v>
+        <v>82992</v>
       </c>
       <c r="F526" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика професійної освіти</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G526" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H526" s="8" t="inlineStr">
         <is>
-          <t>- 15443</t>
+          <t>- 23047</t>
         </is>
       </c>
       <c r="I526" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J526" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K526" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B527" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C527" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D527" s="3"/>
       <c r="E527" s="6" t="n">
-        <v>84435</v>
+        <v>83670</v>
       </c>
       <c r="F527" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Теорія і методика навчання математики</t>
         </is>
       </c>
       <c r="G527" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H527" s="8" t="inlineStr">
         <is>
-          <t>- 15440</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I527" s="9"/>
       <c r="J527" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K527" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B528" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C528" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D528" s="3"/>
       <c r="E528" s="6" t="n">
-        <v>87713</v>
+        <v>84855</v>
       </c>
       <c r="F528" s="3" t="inlineStr">
         <is>
-          <t>Філологія. Українська мова</t>
+          <t>Теорія і методика навчання хімії</t>
         </is>
       </c>
       <c r="G528" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H528" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I528" s="9"/>
       <c r="J528" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K528" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B529" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D529" s="3"/>
       <c r="E529" s="6" t="n">
-        <v>82746</v>
+        <v>82993</v>
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Теорія і методика професійної освіти</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H529" s="8" t="inlineStr">
         <is>
-          <t>- 15442</t>
+          <t>- 15443</t>
         </is>
       </c>
       <c r="I529" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J529" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K529" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B530" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C530" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D530" s="3"/>
       <c r="E530" s="6" t="n">
-        <v>82994</v>
+        <v>84435</v>
       </c>
       <c r="F530" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G530" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H530" s="8" t="inlineStr">
         <is>
-          <t>- 15441</t>
+          <t>- 15440</t>
         </is>
       </c>
       <c r="I530" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J530" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K530" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B531" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C531" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D531" s="3"/>
       <c r="E531" s="6" t="n">
-        <v>84186</v>
+        <v>87713</v>
       </c>
       <c r="F531" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Філологія. Українська мова</t>
         </is>
       </c>
       <c r="G531" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H531" s="8" t="inlineStr">
         <is>
-          <t>- 15439</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I531" s="9"/>
       <c r="J531" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K531" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B532" s="8" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C532" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D532" s="3"/>
       <c r="E532" s="6" t="n">
+        <v>82746</v>
+      </c>
+      <c r="F532" s="3" t="inlineStr">
+        <is>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="G532" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H532" s="8" t="inlineStr">
+        <is>
+          <t>- 15442</t>
+        </is>
+      </c>
+      <c r="I532" s="9" t="n">
+        <v>47300</v>
+      </c>
+      <c r="J532" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K532" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B533" s="8" t="inlineStr">
+        <is>
+          <t>C4</t>
+        </is>
+      </c>
+      <c r="C533" s="3" t="inlineStr">
+        <is>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D533" s="3"/>
+      <c r="E533" s="6" t="n">
+        <v>82994</v>
+      </c>
+      <c r="F533" s="3" t="inlineStr">
+        <is>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="G533" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H533" s="8" t="inlineStr">
+        <is>
+          <t>- 15441</t>
+        </is>
+      </c>
+      <c r="I533" s="9" t="n">
+        <v>47300</v>
+      </c>
+      <c r="J533" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K533" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B534" s="8" t="inlineStr">
+        <is>
+          <t>D4</t>
+        </is>
+      </c>
+      <c r="C534" s="3" t="inlineStr">
+        <is>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D534" s="3"/>
+      <c r="E534" s="6" t="n">
+        <v>84186</v>
+      </c>
+      <c r="F534" s="3" t="inlineStr">
+        <is>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="G534" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H534" s="8" t="inlineStr">
+        <is>
+          <t>- 15439</t>
+        </is>
+      </c>
+      <c r="I534" s="9" t="n">
+        <v>46935</v>
+      </c>
+      <c r="J534" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K534" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B535" s="8" t="inlineStr">
+        <is>
+          <t>E4</t>
+        </is>
+      </c>
+      <c r="C535" s="3" t="inlineStr">
+        <is>
+          <t>Науки про Землю</t>
+        </is>
+      </c>
+      <c r="D535" s="3"/>
+      <c r="E535" s="6" t="n">
         <v>84856</v>
       </c>
-      <c r="F532" s="3" t="inlineStr">
+      <c r="F535" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
-      <c r="G532" s="3" t="inlineStr">
+      <c r="G535" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H532" s="8" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K532" s="9"/>
+      <c r="H535" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I535" s="9"/>
+      <c r="J535" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K535" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K532"/>
+  <autoFilter ref="A1:K535"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I145"/>
+  <dimension ref="A1:I140"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -26296,158 +26231,158 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>52</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -26736,51 +26671,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -26810,88 +26745,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -26921,51 +26856,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
@@ -27201,51 +27136,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
@@ -27267,51 +27202,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>47</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
@@ -27465,51 +27400,51 @@
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -27601,3761 +27536,3584 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>187</v>
+        <v>129</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова і література</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і література</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Природничі науки</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>127</v>
+        <v>8</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Захист України</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+        </is>
+      </c>
+      <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>024</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хореографія</t>
+        </is>
+      </c>
+      <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
-[...2 lines deleted...]
-      <c r="D65" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E65" s="6" t="n">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
-[...2 lines deleted...]
-      <c r="D66" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D66" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E66" s="6" t="n">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>299</v>
+        <v>69</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>142</v>
+        <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
-[...2 lines deleted...]
-      <c r="D75" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D75" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E75" s="6" t="n">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм і рекреація</t>
+        </is>
+      </c>
+      <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>6.040102</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>біологія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>6.040102</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>біологія</t>
-[...2 lines deleted...]
-      <c r="D85" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D85" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова і література</t>
+        </is>
+      </c>
       <c r="E85" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...2 lines deleted...]
-      <c r="D86" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D86" s="3" t="inlineStr">
+        <is>
+          <t>Англійська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E86" s="6" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D87" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D87" s="3" t="inlineStr">
+        <is>
+          <t>Історія та громадянська освіта</t>
+        </is>
+      </c>
       <c r="E87" s="6" t="n">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D88" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D88" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
       <c r="E88" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E93" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="F95" s="6" t="n">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E96" s="6" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E97" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="F98" s="6" t="n">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E99" s="6" t="n">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E100" s="6" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Декоративне мистецтво та ремесла</t>
+        </is>
+      </c>
+      <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E103" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Декоративне мистецтво та ремесла</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F113" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
-[...2 lines deleted...]
-      <c r="D115" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E115" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
-[...2 lines deleted...]
-      <c r="D116" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D116" s="3" t="inlineStr">
+        <is>
+          <t>Історія</t>
+        </is>
+      </c>
       <c r="E116" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D117" s="3" t="inlineStr">
+        <is>
           <t>Математика</t>
         </is>
       </c>
-      <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
-[...2 lines deleted...]
-      <c r="D118" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D118" s="3" t="inlineStr">
+        <is>
+          <t>Хімія</t>
+        </is>
+      </c>
       <c r="E118" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D119" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E119" s="6" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F120" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F122" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E123" s="6" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F131" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D133" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
       <c r="E133" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...2 lines deleted...]
-      <c r="D134" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D134" s="3" t="inlineStr">
+        <is>
+          <t>Хімія</t>
+        </is>
+      </c>
       <c r="E134" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Науки про Землю</t>
+        </is>
+      </c>
+      <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F140" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
-[...163 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I145"/>
+  <autoFilter ref="A1:I140"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>