--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -24,54 +24,54 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ФПО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ПТО" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ПТО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$7</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$82</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$84</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$10</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$6</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$12</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -412,63 +412,63 @@
         <is>
           <t>mcppv@i.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.mcppv.com.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Балакін Володимир Григорович</t>
+          <t>Лемеха Сергій Вікторович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1241,51 +1241,51 @@
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.09.2019 № 957-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Професії</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Ліцензійний обсяг</t>
         </is>
       </c>
@@ -1324,118 +1324,118 @@
         <is>
           <t>4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D3" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 </t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 </t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>4211 Контролер-касир
 </t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>20</v>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D6" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>5122 Кухар дитячого харчування
+          <t>5122 Шеф-кухар
 </t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>5122 Шеф-кухар
+          <t>5122 Кухар дитячого харчування
 </t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D8" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>30</v>
@@ -1470,236 +1470,238 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 </t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>60</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D11" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>5123 Офіціант
+          <t>5123 Бармен
 </t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>20</v>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D12" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>5123 Бармен
+          <t>5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>20</v>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D13" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>5133 Соціальний робітник
 </t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D14" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>5141 Манікюрник
+          <t>5141 Візажист
 </t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D15" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>5141 Педикюрник
+          <t>5141 Манікюрник
 </t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>20</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D16" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>5141 Перукар (перукар-модельєр)
+          <t>5141 Педикюрник
 </t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D17" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>5141 Косметик
+          <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D18" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>5141 Візажист
+          <t>5141 Косметик
 </t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D19" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 4222 Адміністратор
 </t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D20" s="9" t="n">
         <v>46571</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник
 </t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D21" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D21" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>5169 Охоронник
 </t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>60</v>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D22" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>5169 Охоронець
 </t>
@@ -1764,205 +1766,211 @@
       </c>
       <c r="B26" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D26" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>6111 Плодоовочівник
 </t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C27" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D27" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D27" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>6113 Озеленювач
 </t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D28" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>6113 Квітникар
 </t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D29" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D29" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>7131 Покрівельник рулонних покрівель та покрівель із штучних матеріалів
 </t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>7211 Стрижневик машинного формування
+          <t>7211 Формувальник машинного формування
 </t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C31" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D31" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>7211 Стрижневик ручного формування
+          <t>7211 Формувальник ручного формування
 </t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D32" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>7211 Обрубувач
+          <t>7211 Складальник форм
 </t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C33" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D33" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>7211 Формувальник ручного формування
+          <t>7211 Обрубувач
 </t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D34" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>7211 Формувальник машинного формування
+          <t>7211 Стрижневик машинного формування
 </t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C35" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D35" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>7211 Складальник форм
+          <t>7211 Стрижневик ручного формування
 </t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D36" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>7212 Газорізальник
 </t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
         <v>20</v>
       </c>
@@ -2071,108 +2079,108 @@
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>7221 Оператор-коваль на автоматичних і напівавтоматичних лініях
 </t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C43" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D43" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>7221 Коваль на молотах і пресах
+          <t>7221 Коваль-штампувальник
 </t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D44" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>7221 Коваль-штампувальник
+          <t>7221 Коваль на молотах і пресах
 </t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C45" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D45" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>7223 Налагоджувальник формувальних і стрижньових машин
+          <t>7223 Налагоджувальник ковальсько-пресового устаткування
 </t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D46" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
-          <t>7223 Налагоджувальник ковальсько-пресового устаткування
+          <t>7223 Налагоджувальник формувальних і стрижньових машин
 </t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C47" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D47" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 </t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
         <v>30</v>
       </c>
@@ -2206,94 +2214,94 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D50" s="9" t="n">
         <v>46571</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
-          <t>7233 Слюсар з механоскладальних робіт
+          <t>7233 Слюсар-ремонтник
 </t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C51" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D51" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>7233 Слюсар-ремонтник
+          <t>7233 Слюсар з механоскладальних робіт
 </t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D52" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 </t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C53" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D53" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
@@ -2310,54 +2318,56 @@
       </c>
       <c r="B55" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C55" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D55" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин
 </t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D56" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D56" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>7243 Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури
 </t>
         </is>
       </c>
       <c r="B57" s="6" t="n">
         <v>45</v>
       </c>
       <c r="C57" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D57" s="9" t="n">
         <v>46571</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер
 </t>
@@ -2574,285 +2584,319 @@
         <is>
           <t>8123 Терміст
 </t>
         </is>
       </c>
       <c r="B69" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C69" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D69" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 </t>
         </is>
       </c>
       <c r="B70" s="6" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>8211 Фрезерувальник
+          <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 </t>
         </is>
       </c>
       <c r="B71" s="6" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C71" s="7" t="inlineStr">
         <is>
-          <t>PД 040925</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>8211 Токар
 </t>
         </is>
       </c>
       <c r="B72" s="6" t="n">
         <v>15</v>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>PД 040925</t>
         </is>
       </c>
       <c r="D72" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
+          <t>8211 Фрезерувальник
+</t>
+        </is>
+      </c>
+      <c r="B73" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="C73" s="7" t="inlineStr">
+        <is>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D73" s="9" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
           <t>8211 Токар
 7231 Слюсар з ремонту колісних транспортних засобів
 </t>
         </is>
       </c>
-      <c r="B73" s="6" t="n">
+      <c r="B74" s="6" t="n">
         <v>60</v>
       </c>
-      <c r="C73" s="7" t="inlineStr">
+      <c r="C74" s="7" t="inlineStr">
         <is>
           <t>РД 040925</t>
         </is>
       </c>
-      <c r="D73" s="9" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D74" s="9" t="n">
-        <v>46571</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
-          <t>8262 В'язальник трикотажних виробів та полотна
+          <t>8229 Лаборант хіміко-бактеріологічного аналізу
 </t>
         </is>
       </c>
       <c r="B75" s="6" t="n">
         <v>30</v>
       </c>
       <c r="C75" s="7" t="inlineStr">
         <is>
-          <t>PД 040925</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
+          <t>8232 Зварник пластмас
+</t>
+        </is>
+      </c>
+      <c r="B76" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D76" s="9" t="n">
+        <v>46571</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>8262 В'язальник трикотажних виробів та полотна
+</t>
+        </is>
+      </c>
+      <c r="B77" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="C77" s="7" t="inlineStr">
+        <is>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D77" s="9" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
           <t>8262 В'язальник трикотажних виробів та полотна
 7436 Швачка
 </t>
         </is>
       </c>
-      <c r="B76" s="6" t="n">
+      <c r="B78" s="6" t="n">
         <v>30</v>
       </c>
-      <c r="C76" s="7" t="inlineStr">
-[...36 lines deleted...]
-      </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D78" s="9"/>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D78" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
-          <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1)
+          <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B79" s="6" t="n">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="C79" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D79" s="9"/>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D79" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
-          <t>8331 Тракторист-машиніст сільськогосподарського виробництва
+          <t>8322 Водій автотранспортних засобів
 </t>
         </is>
       </c>
       <c r="B80" s="6" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
-          <t>9322 Виробник каркасів
+          <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1)
 </t>
         </is>
       </c>
       <c r="B81" s="6" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
-          <t>PД 040925</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
+          <t>8331 Тракторист-машиніст сільськогосподарського виробництва
+</t>
+        </is>
+      </c>
+      <c r="B82" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D82" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>9322 Виробник каркасів
+</t>
+        </is>
+      </c>
+      <c r="B83" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="C83" s="7" t="inlineStr">
+        <is>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D83" s="9" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
           <t>9322 Сушильник стрижнів, форм та формувальних матеріалів
 </t>
         </is>
       </c>
-      <c r="B82" s="6" t="n">
+      <c r="B84" s="6" t="n">
         <v>15</v>
       </c>
-      <c r="C82" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D82" s="9" t="n">
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>PД 040925</t>
+        </is>
+      </c>
+      <c r="D84" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D82"/>
+  <autoFilter ref="A1:D84"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -3287,51 +3331,51 @@
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -3453,134 +3497,68 @@
           <t>J8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
-[...64 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I6"/>
+  <autoFilter ref="A1:I4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="7" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Професії</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Денна</t>
@@ -3616,320 +3594,275 @@
       </c>
       <c r="B2" s="6" t="n">
         <v>53</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7411 Виробник м'ясних напівфабрикатів</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>5141 Перукар (перукар-модельєр)</t>
+          <t>5141 Перукар (перукар-модельєр)
+4222 Адміністратор</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
-4222 Адміністратор</t>
+5141 Манікюрник</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>6113 Озеленювач
 6113 Квітникар
 6111 Плодоовочівник</t>
         </is>
       </c>
+      <c r="B8" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="C8" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>7212 Електрогазозварник
+7231 Слюсар з ремонту колісних транспортних засобів</t>
+        </is>
+      </c>
       <c r="B9" s="6" t="n">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="C9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>7212 Електрогазозварник
-7231 Слюсар з ремонту колісних транспортних засобів</t>
+          <t>7231 Слюсар з ремонту колісних транспортних засобів
+7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>7231 Слюсар з ремонту колісних транспортних засобів
-7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
+          <t>7433 Кравець
+7435 Закрійник</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>7433 Кравець
-[...44 lines deleted...]
-        <is>
           <t>8211 Токар
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
-      <c r="B14" s="6" t="n">
-[...11 lines deleted...]
-      <c r="F14" s="6" t="n">
+      <c r="B12" s="6" t="n">
+        <v>44</v>
+      </c>
+      <c r="C12" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F14"/>
+  <autoFilter ref="A1:F12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>