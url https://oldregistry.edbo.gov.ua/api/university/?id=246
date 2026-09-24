--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -476,93 +476,93 @@
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:A9"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут природничих наук</t>
+          <t>Навчально-науковий інститут історії та міжнародних відносин</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут психології</t>
+          <t>Навчально-науковий інститут природничих наук</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут розвитку академічного потенціалу</t>
+          <t>Навчально-науковий інститут психології</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Економічний факультет</t>
+          <t>Навчально-науковий інститут розвитку академічного потенціалу</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>Факультет іноземної та слов'янської філології</t>
+          <t>Економічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>Факультет інформаційних і прикладних технологій</t>
+          <t>Факультет іноземної та слов'янської філології</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Факультет історії та міжнародних відносин</t>
+          <t>Факультет інформаційних і прикладних технологій</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Юридичний факультет</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
@@ -7082,830 +7082,830 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>84</v>
+        <v>180</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>94</v>
+        <v>189</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>66</v>
+        <v>152</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>E3</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
@@ -8001,51 +8001,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -8108,120 +8108,120 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -8273,120 +8273,120 @@
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -8405,54 +8405,54 @@
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -8471,51 +8471,51 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
@@ -8570,51 +8570,51 @@
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -8805,268 +8805,268 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -9085,381 +9085,381 @@
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>E3</t>
         </is>
       </c>
@@ -9481,117 +9481,117 @@
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
@@ -9712,51 +9712,51 @@
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -9844,51 +9844,51 @@
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F84" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
@@ -9943,51 +9943,51 @@
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>E3</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10042,51 +10042,51 @@
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -10108,51 +10108,51 @@
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -10240,51 +10240,51 @@
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I96"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>