--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2280,154 +2280,154 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
@@ -2552,51 +2552,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>