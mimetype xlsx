--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1031,121 +1031,121 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>21</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5133 Соціальний робітник
 5132 Молодша медична сестра (молодший медичний брат) з догляду за хворими</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>18</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8229 Лаборант хіміко-бактеріологічного аналізу
 6121 Оператор з ветеринарного оброблення тварин</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="n">