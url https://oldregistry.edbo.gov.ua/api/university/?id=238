--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1306,56 +1306,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>20</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1880272</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>6.030508</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
@@ -2219,87 +2217,87 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -2351,87 +2349,87 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">