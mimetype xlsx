--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -30,51 +30,51 @@
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ФПО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$156</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$25</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$56</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$24</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -2079,95 +2079,91 @@
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G10" s="8" t="inlineStr">
         <is>
-          <t>УП 11017909</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H10" s="9"/>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G11" s="8" t="inlineStr">
         <is>
-          <t>УП 11013923</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H11" s="9"/>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L25"/>
   <sheetViews>
@@ -2583,56 +2579,54 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>соціальна робота</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>25</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 0381182</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 05.10.2010 протокол № 85, наказ МОН від 01.11.2010 № 2035-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>6.140103</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>туризм</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>0</v>
@@ -2675,102 +2669,98 @@
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>УП 11013924</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>8.01020302</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>фізична реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 0380604</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
       <c r="L12" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 05.10.2010 протокол № 85, наказ МОН від 01.11.2010 № 2035-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>8.02010501</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
@@ -3251,56 +3241,54 @@
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>100</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>УП 11013927</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
       <c r="L24" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>5.03040101</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>правознавство</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>0</v>
@@ -4579,138 +4567,132 @@
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>20391</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Управління міжнародними соціальними проектами і програмами</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t>УП 11013928</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>32868</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
-          <t>УП 11013928</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>32869</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Управління міжнародними проектами та програмами</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>УП 11013928</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>51390</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
@@ -5194,56 +5176,54 @@
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>83948</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
-          <t>УП 11019892</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>77686</v>
       </c>
@@ -5325,191 +5305,183 @@
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>20623</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Магістр з адаптивного фізичного виховання та фізичної реабілітації</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="8" t="inlineStr">
         <is>
-          <t>УП 11013926</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>39173</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
-          <t>УП 11013926</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>20856</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
-          <t>УП 11013916</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>39176</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
-          <t>УП 11013916</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>39170</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
@@ -5550,105 +5522,101 @@
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>20852</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
-          <t>УП 11013923</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
         <v>61827</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
-          <t>УП 11017909</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>80204</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
@@ -5910,97 +5878,93 @@
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>20075</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст з права</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t>УП 11013927</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>32876</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>УП 11013927</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>47841</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
@@ -6055,51 +6019,51 @@
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K56"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -6144,51 +6108,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -6213,51 +6177,51 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -6379,611 +6343,578 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
-[...2 lines deleted...]
-      <c r="D18" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr">
+        <is>
+          <t>Корекційна психопедагогіка</t>
+        </is>
+      </c>
       <c r="E18" s="6" t="n">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
+        </is>
+      </c>
+      <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F20" s="6" t="n">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
-[...2 lines deleted...]
-      <c r="D21" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E21" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>D6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Секретарська та офісна справа</t>
+        </is>
+      </c>
+      <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>D6</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>Секретарська та офісна справа</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I25"/>
+  <autoFilter ref="A1:I24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>