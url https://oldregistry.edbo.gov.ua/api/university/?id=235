--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -827,56 +827,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>48</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t>УП 11013885</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
@@ -952,56 +950,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
-          <t>УП 11013886</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H9" s="9"/>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
   <sheetViews>
@@ -1149,102 +1145,98 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УП 11013887</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>6.010203</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>здоров’я людини</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>40</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>40</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 0281031</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>6.020105</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>0</v>
@@ -1285,56 +1277,54 @@
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>30</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 0281033</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>6.030401</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>правознавство</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
@@ -1553,102 +1543,98 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>40</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>УП 11013888</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
       <c r="L12" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>8.01020302</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>фізична реабілітація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>20</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 0281032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
       <c r="L13" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>8.02010501</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>0</v>
@@ -1689,56 +1675,54 @@
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>20</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 0281034</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
       <c r="L15" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>8.03050801</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>за спеціалізованими програмами</t>
@@ -2509,56 +2493,54 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Здоров’я людини</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>27830</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Здоров'я людини</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>УП 11013893</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>27864</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
@@ -2593,51 +2575,51 @@
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>27871</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t>УП 11013891</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>51642</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -2825,97 +2807,93 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>27827</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
-          <t>УП 11013887</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>27862</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>УП 11013885</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>61557</v>
       </c>
@@ -3036,51 +3014,51 @@
           <t>Психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>78224</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t>УП 11019879</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>78213</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -3538,56 +3516,54 @@
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>40908</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>УП 11013886</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
         <v>61555</v>
       </c>
@@ -3681,51 +3657,51 @@
       <c r="E30" s="6" t="n">
         <v>78225</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t>УП 11019882</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>78214</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -3971,51 +3947,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -4070,154 +4046,154 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -4269,190 +4245,190 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -4611,51 +4587,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>