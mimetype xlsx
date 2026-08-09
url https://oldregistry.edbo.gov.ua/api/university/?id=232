--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$54</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$62</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$27</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -373,51 +373,51 @@
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. 2-А Військова, 22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(0512) 302798, (050) 3947278</t>
+          <t>+38(050)-394-72-78</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ukraina_09@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.mmirl.edu.ua</t>
         </is>
@@ -845,56 +845,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t>УП 11013948</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.04.2021 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
@@ -931,95 +929,91 @@
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G8" s="8" t="inlineStr">
         <is>
-          <t>УП 11018179</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H8" s="9"/>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
-          <t>УП 11013949</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H9" s="9"/>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.04.2021 № 42-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L54"/>
   <sheetViews>
@@ -1123,148 +1117,142 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>100</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>УП 11013950</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>6.010105</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>корекційна освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>логопедія</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>10</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580267</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>6.010203</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>здоров’я людини</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1579461</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 13.04.2004 протокол № 50, наказ МОН від 26.04.2004 № 336</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>6.030101</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>соціологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>0</v>
@@ -1931,56 +1919,54 @@
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>30</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580505</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K20" s="9"/>
       <c r="L20" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>6.140103</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>туризм</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
@@ -2017,152 +2003,146 @@
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t>УП 11013951</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K22" s="9"/>
       <c r="L22" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>8.01010501</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>корекційна освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>за нозологіями</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 1580268</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K23" s="9"/>
       <c r="L23" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 28.05.2015 протокол № 116, наказ МОН від 10.06.2015 № 1415л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>8.01020302</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>фізична реабілітація</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 1579462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
       <c r="L24" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 24.06.2010 протокол № 84, наказ МОН від 14.07.2010 № 1850-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>8.02030304</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>переклад</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>0</v>
@@ -2251,56 +2231,54 @@
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>психологія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>15</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 1580504</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K27" s="9"/>
       <c r="L27" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 27.02.2007 протокол № 65, наказ МОН від 07.03.2007 № 421-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>8.03030101</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>журналістика</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>за видами</t>
@@ -2389,56 +2367,54 @@
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>маркетинг</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>15</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 1579540</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K30" s="9"/>
       <c r="L30" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 25.05.2011 протокол № 87, наказ МОНмолодьспорту від 07.06.2011 № 2128-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>8.03050801</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>за спеціалізованими програмами</t>
@@ -2571,102 +2547,98 @@
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>облік і аудит</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>15</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 1579541</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K34" s="9"/>
       <c r="L34" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 10.03.2011 протокол № 86, наказ МОНмолодьспорту від 31.03.2011 № 764-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>8.03051001</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>товарознавство і комерційна діяльність</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>15</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 1579463</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K35" s="9"/>
       <c r="L35" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 10.03.2011 протокол № 86, наказ МОНмолодьспорту від 31.03.2011 № 764-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>8.03060101</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>за видами економічної діяльності</t>
@@ -3613,97 +3585,93 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>19486</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>корекційна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>УП 11013952</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>26707</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УП 11013952</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>51561</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
@@ -4054,97 +4022,93 @@
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>26700</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>УП 11013956</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>61068</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t>УП 11018178</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>20660</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>управління персоналом та економіка праці</t>
         </is>
@@ -4456,97 +4420,93 @@
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>26695</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
-          <t>УП 11013948</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>26880</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Фізична реабілітація</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>УП 11013950</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>61634</v>
       </c>
@@ -5202,281 +5162,269 @@
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>21289</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Корекційна освіта</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
-          <t>УП 11013953</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>26711</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
-          <t>УП 11013953</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>25510</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H43" s="8" t="inlineStr">
         <is>
-          <t>УП 11013983</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>26661</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="8" t="inlineStr">
         <is>
-          <t>УП 11013941</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>26660</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
-          <t>УП 11013945</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>26659</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
-          <t>УП 11013957</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>61069</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
@@ -5515,285 +5463,273 @@
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>26658</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
-          <t>УП 11013955</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>26657</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="8" t="inlineStr">
         <is>
-          <t>УП 11013947</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>26656</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="8" t="inlineStr">
         <is>
-          <t>УП 11013943</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>61098</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H51" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="8" t="inlineStr">
         <is>
-          <t>УП 11018181</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>26651</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
-          <t>УП 11013949</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>61635</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t>УП 11018179</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>26653</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
@@ -5887,51 +5823,51 @@
       <c r="E56" s="6" t="n">
         <v>78551</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t>УП 11020266</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>78554</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -6181,51 +6117,51 @@
         <is>
           <t>УП 11020273</t>
         </is>
       </c>
       <c r="K62" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K62"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -6303,54 +6239,54 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -6435,51 +6371,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -6571,743 +6507,611 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
-[...2 lines deleted...]
-      <c r="D19" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E19" s="6" t="n">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
-[...2 lines deleted...]
-      <c r="D22" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="inlineStr">
+        <is>
+          <t>Корекційна психопедагогіка</t>
+        </is>
+      </c>
       <c r="E22" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
-[...2 lines deleted...]
-      <c r="D25" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D25" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E25" s="6" t="n">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
+        </is>
+      </c>
+      <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D27" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D27" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E27" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
-[...138 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I31"/>
+  <autoFilter ref="A1:I27"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>