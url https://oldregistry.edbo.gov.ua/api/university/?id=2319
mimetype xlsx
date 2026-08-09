--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -487,189 +487,189 @@
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D2" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 4211 Касир торговельного залу
 5220 Продавець продовольчих товарів
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4115 Секретар керівника (організації, підприємства, установи)
 4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D4" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 5142 Покоївка
 4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D6" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 5123 Бармен
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D8" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D9" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D10" s="9" t="n">
         <v>48379</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
@@ -779,51 +779,51 @@
       <c r="C16" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D16" s="9" t="n">
         <v>48379</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
           <t>PД 016750</t>
         </is>
       </c>
       <c r="D17" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів
 </t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D18" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
@@ -896,97 +896,97 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>46</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>7</v>
       </c>
       <c r="C6" s="7" t="n">