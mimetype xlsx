--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -393,51 +393,51 @@
         <is>
           <t>ppbl@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://pplicej.wixsite.com/licej</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Нагірна Надія Ігорівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -873,120 +873,120 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>71</v>
+        <v>101</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>7</v>
       </c>
       <c r="C6" s="7" t="n">