--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -739,165 +739,165 @@
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7137 Електромонтажник з освітлення та освітлювальних мереж
 7241 Електромонтажник силових мереж та електроустаткування</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>88</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8284 Складальник корпусів металевих суден
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C8" s="7" t="n">