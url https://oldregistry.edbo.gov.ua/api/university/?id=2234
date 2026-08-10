--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1548,51 +1548,51 @@
       <c r="B2" s="7" t="n">
         <v>16</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4211 Касир квитковий
 5112 Провідник пасажирського вагона
 5111 Стюард (послуги у дорозі)</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4211 Касир квитковий
 9332 Прийомоздавальник вантажу та багажу
 5112 Провідник пасажирського вагона
 5111 Стюард (послуги у дорозі)</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>1</v>
@@ -1620,198 +1620,198 @@
       <c r="B5" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона
 4211 Касир квитковий
 5111 Стюард (послуги у дорозі)</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона
 5111 Стюард (послуги у дорозі)
 4211 Касир квитковий
 9332 Прийомоздавальник вантажу та багажу</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7233 Слюсар-ремонтник
 7233 Оглядач-ремонтник вагонів</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7233 Оглядач-ремонтник вагонів
 7233 Слюсар-ремонтник
 7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 7241 Слюсар-електрик з ремонту електроустаткування
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 7241 Слюсар-електрик з ремонту електроустаткування
 8311 Машиніст електровоза
 8311 Помічник машиніста електропоїзда</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>16</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8211 Верстатник широкого профілю
 7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7233 Оглядач-ремонтник вагонів
 8211 Токар
 7241 Слюсар-електрик з ремонту електроустаткування
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>22</v>
@@ -1842,51 +1842,51 @@
         <v>1</v>
       </c>
       <c r="C14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8312 Складач поїздів
 8211 Верстатник широкого профілю
 8311 Машиніст тепловоза</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8312 Складач поїздів
 8311 Машиніст тепловоза</t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
         <v>1</v>
       </c>
@@ -1940,76 +1940,76 @@
         <v>5</v>
       </c>
       <c r="C18" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8312 Складач поїздів
 8311 Машиніст електровоза
 8311 Машиніст тепловоза</t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F19" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8312 Складач поїздів
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 8211 Токар
 7233 Слюсар-ремонтник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
         <v>13</v>