--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -724,73 +724,73 @@
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7324 Художник розмалювання по дереву</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар-ремонтник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>80</v>
       </c>
       <c r="C4" s="7" t="n">