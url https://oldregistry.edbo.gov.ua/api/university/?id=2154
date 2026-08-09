--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -20,52 +20,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ФПО" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ПТО" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Освітні програми" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Здобувачі ВО" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ПТО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$15</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$87</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$16</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$15</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -198,97 +198,93 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Дніпровський центр професійно-технічної освіти"</t>
+          <t>Заклад професійної освіти "Дніпровський професійний технологічний коледж"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>2154</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>ДПТЗ "Дніпровський ЦПТО"</t>
+          <t>ЗПО "Дніпровський ПТК"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
-      <c r="B5" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B5" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1943</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
@@ -1128,72 +1124,76 @@
         </is>
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D2" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D2" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4115 Секретар керівника (організації, підприємства, установи)
 4121 Обліковець з реєстрації бухгалтерських даних
 </t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D3" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D3" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 </t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C4" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D4" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 </t>
@@ -1205,123 +1205,125 @@
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>4211 Контролер-касир
 </t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>РД 045633</t>
         </is>
       </c>
       <c r="D6" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4211 Контролер-касир
 </t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4211 Контролер-касир
 </t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>4212 Касир (в банку)
 </t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D9" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D9" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>4223 Телеграфіст
 </t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D10" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>4223 Оператор поштового зв'язку
 </t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D11" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>4223 Оператор поштового зв'язку
@@ -1330,108 +1332,112 @@
       </c>
       <c r="B12" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D12" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D13" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D15" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D16" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D16" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>5132 Екстрений медичний технік
 </t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
         <v>90</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D17" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
@@ -1498,70 +1504,70 @@
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D21" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець непродовольчих товарів
 </t>
         </is>
       </c>
       <c r="B22" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>РД 045633</t>
         </is>
       </c>
       <c r="D22" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець непродовольчих товарів
 </t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>РД 045633</t>
         </is>
       </c>
       <c r="D23" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 </t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D24" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>5312 Оформлювач вітрин, приміщень та будівель
@@ -1589,388 +1595,404 @@
       </c>
       <c r="B26" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D26" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 </t>
         </is>
       </c>
       <c r="B27" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C27" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D27" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D27" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 </t>
         </is>
       </c>
       <c r="B28" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D28" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7124 Тесляр
 </t>
         </is>
       </c>
       <c r="B29" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D29" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D29" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 </t>
         </is>
       </c>
       <c r="B30" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D30" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 </t>
         </is>
       </c>
       <c r="B31" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C31" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D31" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>7129 Робітник з комплексного обслуговування й ремонту будинків
 </t>
         </is>
       </c>
       <c r="B32" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D32" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B33" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C33" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D33" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D33" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B34" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D34" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B35" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C35" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D35" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D35" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>7133 Реставратор декоративних штукатурок і ліпних виробів
 </t>
         </is>
       </c>
       <c r="B36" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D36" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B37" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C37" s="7" t="inlineStr">
         <is>
           <t>РД 045633</t>
         </is>
       </c>
       <c r="D37" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр
 </t>
         </is>
       </c>
       <c r="B38" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D38" s="9" t="n">
         <v>46916</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7212 Газозварник
 </t>
         </is>
       </c>
       <c r="B39" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C39" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D39" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D39" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>7137 Електромонтажник з освітлення та освітлювальних мереж
 7241 Електромонтажник силових мереж та електроустаткування
 </t>
         </is>
       </c>
       <c r="B40" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D40" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D40" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 </t>
         </is>
       </c>
       <c r="B41" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C41" s="7" t="inlineStr">
         <is>
           <t>РД 045633</t>
         </is>
       </c>
       <c r="D41" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 </t>
         </is>
       </c>
       <c r="B42" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D42" s="9" t="n">
         <v>46916</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах
 </t>
         </is>
       </c>
       <c r="B43" s="8" t="n">
         <v>80</v>
       </c>
       <c r="C43" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D43" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D43" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B44" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D44" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах
 </t>
         </is>
       </c>
       <c r="B45" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C45" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D45" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D45" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B46" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D46" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
@@ -2023,51 +2045,51 @@
       <c r="C49" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D49" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>7213 Рихтувальник кузовів
 </t>
         </is>
       </c>
       <c r="B50" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>РД 045633</t>
         </is>
       </c>
       <c r="D50" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>7215 Стропальник
 </t>
         </is>
       </c>
       <c r="B51" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C51" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D51" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
@@ -2097,71 +2119,75 @@
       </c>
       <c r="B53" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C53" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D53" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з механоскладальних робіт
 </t>
         </is>
       </c>
       <c r="B54" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D54" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D54" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 </t>
         </is>
       </c>
       <c r="B55" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C55" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D55" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D55" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 </t>
         </is>
       </c>
       <c r="B56" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D56" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 </t>
@@ -2192,184 +2218,184 @@
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D58" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 </t>
         </is>
       </c>
       <c r="B59" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C59" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D59" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 </t>
         </is>
       </c>
       <c r="B60" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D60" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
         </is>
       </c>
       <c r="B61" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C61" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D61" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>7244 Електромонтер охоронно-пожежної сигналізації
 </t>
         </is>
       </c>
       <c r="B62" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D62" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>7244 Електромонтер лінійних споруд електрозв'язку та проводового мовлення
 </t>
         </is>
       </c>
       <c r="B63" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C63" s="7" t="inlineStr">
         <is>
           <t>PД 045633</t>
         </is>
       </c>
       <c r="D63" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>7244 Електромонтер станційного устаткування телефонного зв'язку
 </t>
         </is>
       </c>
       <c r="B64" s="8" t="n">
         <v>45</v>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D64" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>7244 Електромонтер лінійних споруд електрозв'язку та проводового мовлення
 </t>
         </is>
       </c>
       <c r="B65" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C65" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D65" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>7244 Електромонтер охоронно-пожежної сигналізації
 </t>
         </is>
       </c>
       <c r="B66" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>PД 017095</t>
         </is>
       </c>
       <c r="D66" s="9" t="n">
-        <v>44377</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>7245 Кабельник-спаювальник
 </t>
         </is>
       </c>
       <c r="B67" s="8" t="n">
         <v>90</v>
       </c>
       <c r="C67" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D67" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
@@ -2378,54 +2404,56 @@
       </c>
       <c r="B68" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D68" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 </t>
         </is>
       </c>
       <c r="B69" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C69" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D69" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D69" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>8211 Оператор верстатів з програмним керуванням
 </t>
         </is>
       </c>
       <c r="B70" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D70" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>8211 Токар
 </t>
@@ -2507,54 +2535,56 @@
 </t>
         </is>
       </c>
       <c r="B75" s="8" t="n">
         <v>20</v>
       </c>
       <c r="C75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів
 </t>
         </is>
       </c>
       <c r="B76" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D76" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D76" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B77" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D77" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія D)
 </t>
@@ -2709,54 +2739,56 @@
       </c>
       <c r="B86" s="8" t="n">
         <v>45</v>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D86" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>8334 Водій навантажувача
 </t>
         </is>
       </c>
       <c r="B87" s="8" t="n">
         <v>15</v>
       </c>
       <c r="C87" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D87" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D87" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D87"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
@@ -2838,93 +2870,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>56305</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Зварювальне виробництво</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>46514</v>
+      </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>62247</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні технології у машинобудуванні</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46514</v>
+      </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -3033,93 +3069,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>56253</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46514</v>
+      </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>55481</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46514</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
@@ -3420,51 +3460,51 @@
       <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -3623,200 +3663,68 @@
           <t>J8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
-[...130 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I9"/>
+  <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="7" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Професії</t>
         </is>
       </c>
       <c r="B1" s="6" t="inlineStr">
         <is>
           <t>Денна</t>
@@ -3824,482 +3732,372 @@
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Заочна</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>4211 Контролер-касир</t>
+          <t>4211 Контролер-касир
+4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
         <v>25</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>4211 Контролер-касир
-4121 Обліковець з реєстрації бухгалтерських даних</t>
+          <t>4223 Оператор поштового зв'язку
+4212 Касир (в банку)</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>4223 Оператор поштового зв'язку
-4212 Касир (в банку)</t>
+          <t>5122 Кухар
+5123 Офіціант</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>5122 Кухар
-5123 Офіціант</t>
+          <t>6131 Робітник фермерського господарства</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>6131 Робітник фермерського господарства</t>
+          <t>7129 Робітник з комплексного обслуговування й ремонту будинків
+5312 Оформлювач вітрин, приміщень та будівель</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
-        <is>
-[...21 lines deleted...]
-      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
+      <c r="B7" s="8" t="n">
+        <v>25</v>
+      </c>
+      <c r="C7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>7141 Маляр
+7133 Штукатур</t>
+        </is>
+      </c>
       <c r="B8" s="8" t="n">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>7141 Маляр
-7133 Штукатур</t>
+          <t>7212 Електрогазозварник
+7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
-        <is>
-[...43 lines deleted...]
-      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B12" s="8" t="n">
-[...38 lines deleted...]
-      <c r="A14" s="3" t="inlineStr">
+      <c r="B10" s="8" t="n">
+        <v>50</v>
+      </c>
+      <c r="C10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" s="8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрогазозварник</t>
         </is>
       </c>
-      <c r="B14" s="8" t="n">
-[...16 lines deleted...]
-      <c r="A15" s="3" t="inlineStr">
+      <c r="B11" s="8" t="n">
+        <v>48</v>
+      </c>
+      <c r="C11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B15" s="8" t="n">
-[...38 lines deleted...]
-      <c r="A17" s="3" t="inlineStr">
+      <c r="B12" s="8" t="n">
+        <v>51</v>
+      </c>
+      <c r="C12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики</t>
         </is>
       </c>
-      <c r="B17" s="8" t="n">
-[...38 lines deleted...]
-      <c r="A19" s="3" t="inlineStr">
+      <c r="B13" s="8" t="n">
+        <v>52</v>
+      </c>
+      <c r="C13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
-      <c r="B19" s="8" t="n">
-[...16 lines deleted...]
-      <c r="A20" s="3" t="inlineStr">
+      <c r="B14" s="8" t="n">
+        <v>103</v>
+      </c>
+      <c r="C14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар-ремонтник
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B20" s="8" t="n">
-[...11 lines deleted...]
-      <c r="F20" s="8" t="n">
+      <c r="B15" s="8" t="n">
+        <v>60</v>
+      </c>
+      <c r="C15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F20"/>
+  <autoFilter ref="A1:F15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>