--- v0 (2026-08-09)
+++ v1 (2026-09-24)
@@ -354,51 +354,51 @@
         <is>
           <t>м. Чорноморськ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Перемоги, 93</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(067)582 42 88, (063)469 09 89</t>
+          <t>+38(067)-975-99-06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ipsl@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://ipsl15.at.ua</t>
         </is>