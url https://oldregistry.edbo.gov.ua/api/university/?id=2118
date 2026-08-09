--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1624,56 +1624,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>78256</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t>- 14390</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
@@ -3283,54 +3281,54 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
@@ -3352,183 +3350,183 @@
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>86</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
@@ -3547,120 +3545,120 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>613</v>
+        <v>285</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -3725,51 +3723,51 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>0</v>
       </c>
@@ -3785,114 +3783,114 @@
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>