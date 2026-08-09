--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1407,145 +1407,145 @@
       <c r="B3" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4211 Контролер-касир
 4211 Касир квитковий
 5112 Провідник пасажирського вагона</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах
 7212 Контролер зварювальних робіт</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="7" t="n">