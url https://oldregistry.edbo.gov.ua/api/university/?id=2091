--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1092,51 +1092,51 @@
       <c r="B5" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Помічник машиніста електровоза
 8311 Помічник машиніста тепловоза</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7321 Виробник художніх виробів з кераміки</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>27</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>