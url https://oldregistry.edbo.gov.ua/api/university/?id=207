--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$26</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$39</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$76</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$684</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$320</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$314</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1006,55 +1006,55 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>120</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t>НД 0791785</t>
+          <t> 18151</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
@@ -1447,55 +1447,55 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="F14" s="6" t="n">
         <v>98</v>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>НД 0791785</t>
+          <t> 16402</t>
         </is>
       </c>
       <c r="H14" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3" t="inlineStr">
@@ -1603,55 +1603,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Лікувальна справа</t>
         </is>
       </c>
       <c r="F18" s="6" t="n">
         <v>800</v>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>НД 0791826</t>
+          <t> 19936</t>
         </is>
       </c>
       <c r="H18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I18" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3" t="inlineStr">
@@ -1882,55 +1882,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Лікувальна справа</t>
         </is>
       </c>
       <c r="F25" s="6" t="n">
         <v>800</v>
       </c>
       <c r="G25" s="7" t="inlineStr">
         <is>
-          <t>НД 0791826</t>
+          <t> 19768</t>
         </is>
       </c>
       <c r="H25" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="inlineStr">
@@ -6108,96 +6108,96 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>39600</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>60790</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
@@ -6916,1401 +6916,1401 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>7703</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>румунська мова та література</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>7707</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Мова і література (угорська)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>8117</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>8896</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
         <v>9506</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
         <v>10688</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K28" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>18927</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>19066</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література.Польська мова та літратура</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
         <v>19231</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K31" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>19232</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>19233</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Румунська мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>19234</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K34" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
         <v>20914</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K35" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
         <v>23761</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література. Польська мова та література</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K36" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>30392</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Угорська мова як іноземна та англійська мова і література</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K37" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>39590</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K38" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>39592</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Угорська мова як іноземна та англійська мова і література (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K39" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
         <v>46250</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008347</t>
         </is>
       </c>
       <c r="K40" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
         <v>46251</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008348</t>
         </is>
       </c>
       <c r="K41" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Мова і література (угорська)</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
         <v>46265</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K42" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Мова і література (французька)</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
         <v>46252</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K43" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>39601</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K44" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
         <v>60798</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K45" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
         <v>39605</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література. Польська мова та література</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K46" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Румунська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
         <v>64374</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Румунська мова і література. Англійська мова і література</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K47" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Румунська мова/мова молдовської національної меншини та зарубіжна література</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
         <v>60805</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Румунська мова і література. Англійська мова і література</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Румунська/молдовська мова і література</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
         <v>39603</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Румунська мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K49" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>Румунська/молдовська мова і література</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
         <v>57157</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Румунська мова і література. Англійська мова і література</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K50" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>39593</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K51" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>39594</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Угорська мова як іноземна та англійська мова і література</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K52" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>60802</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K53" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
@@ -8966,96 +8966,96 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
         <v>39602</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I69" s="9"/>
       <c r="J69" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K69" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
         <v>60801</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I70" s="9"/>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>УД 07008350</t>
+          <t>УД 07008346</t>
         </is>
       </c>
       <c r="K70" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
@@ -11142,97 +11142,93 @@
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>9939</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="7" t="inlineStr">
         <is>
           <t>- 13157</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J119" s="7" t="inlineStr">
         <is>
-          <t>НД 0791751</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>63451</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Європейські студії</t>
         </is>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I120" s="9"/>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>НД 0791751</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>7408</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
@@ -11821,142 +11817,136 @@
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
         <v>6140</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="7" t="inlineStr">
         <is>
           <t>- 13771</t>
         </is>
       </c>
       <c r="I136" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>УД 07010834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>7873</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Реклама та зв’язки з громадськістю</t>
         </is>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="7" t="inlineStr">
         <is>
           <t>- 13758</t>
         </is>
       </c>
       <c r="I137" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J137" s="7" t="inlineStr">
         <is>
-          <t>УД 07010834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>54455</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Міжнародна журналістика</t>
         </is>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="7" t="inlineStr">
         <is>
           <t>- 20712</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>УД 07010834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>9613</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит і оподаткування</t>
         </is>
@@ -12276,97 +12266,93 @@
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
         <v>9940</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="7" t="inlineStr">
         <is>
           <t>- 13793</t>
         </is>
       </c>
       <c r="I147" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J147" s="7" t="inlineStr">
         <is>
-          <t>УД 07010836</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
         <v>30195</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Міжнародний маркетинг</t>
         </is>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I148" s="9"/>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>УД 07010836</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>9700</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Управління персоналом та економіка праці</t>
         </is>
@@ -14378,55 +14364,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B199" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
         <v>59390</v>
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G199" s="3"/>
       <c r="H199" s="7" t="inlineStr">
         <is>
-          <t>- 18143</t>
+          <t>- 22779</t>
         </is>
       </c>
       <c r="I199" s="9" t="n">
-        <v>46197</v>
+        <v>46547</v>
       </c>
       <c r="J199" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K199" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D200" s="3"/>
@@ -16092,56 +16078,54 @@
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
         <v>20855</v>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G241" s="3"/>
       <c r="H241" s="7" t="inlineStr">
         <is>
           <t>- 16402</t>
         </is>
       </c>
       <c r="I241" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J241" s="7" t="inlineStr">
         <is>
-          <t>НД 0791785</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K241" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
         <v>67808</v>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
@@ -16753,97 +16737,101 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E256" s="6" t="n">
         <v>67365</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Фізика. Інформатика (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G256" s="3"/>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I256" s="9"/>
+          <t>- 22395</t>
+        </is>
+      </c>
+      <c r="I256" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K256" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D257" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E257" s="6" t="n">
         <v>67978</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>Фізика. Інформатика</t>
         </is>
       </c>
       <c r="G257" s="3"/>
       <c r="H257" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I257" s="9"/>
+          <t>- 22396</t>
+        </is>
+      </c>
+      <c r="I257" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J257" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K257" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D258" s="3" t="inlineStr">
         <is>
@@ -17021,56 +17009,54 @@
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
         <v>67561</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G262" s="3"/>
       <c r="H262" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I262" s="9"/>
       <c r="J262" s="7" t="inlineStr">
         <is>
-          <t>УД 07010832</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K262" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
           <t>B10</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
         <v>67813</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
@@ -17109,510 +17095,488 @@
       </c>
       <c r="D264" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E264" s="6" t="n">
         <v>67584</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та література. Переклад</t>
         </is>
       </c>
       <c r="G264" s="3"/>
       <c r="H264" s="7" t="inlineStr">
         <is>
           <t>- 13458</t>
         </is>
       </c>
       <c r="I264" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K264" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E265" s="6" t="n">
         <v>67585</v>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література та друга іноземна мова. Переклад</t>
         </is>
       </c>
       <c r="G265" s="3"/>
       <c r="H265" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I265" s="9"/>
       <c r="J265" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K265" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D266" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E266" s="6" t="n">
         <v>67587</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література та англійська мова. Переклад</t>
         </is>
       </c>
       <c r="G266" s="3"/>
       <c r="H266" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I266" s="9"/>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K266" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D267" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E267" s="6" t="n">
         <v>67797</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="G267" s="3"/>
       <c r="H267" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I267" s="9"/>
       <c r="J267" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K267" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D268" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E268" s="6" t="n">
         <v>67588</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Французька мова і література та англійська мова. Переклад</t>
         </is>
       </c>
       <c r="G268" s="3"/>
       <c r="H268" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I268" s="9"/>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D269" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E269" s="6" t="n">
         <v>68027</v>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
           <t>Польська мова та література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G269" s="3"/>
       <c r="H269" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I269" s="9"/>
       <c r="J269" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K269" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D270" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - словацька</t>
         </is>
       </c>
       <c r="E270" s="6" t="n">
         <v>68028</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
           <t>Словацька мова та література</t>
         </is>
       </c>
       <c r="G270" s="3"/>
       <c r="H270" s="7" t="inlineStr">
         <is>
           <t>- 13459</t>
         </is>
       </c>
       <c r="I270" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K270" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E271" s="6" t="n">
         <v>68030</v>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Чеська мова та література</t>
         </is>
       </c>
       <c r="G271" s="3"/>
       <c r="H271" s="7" t="inlineStr">
         <is>
           <t>- 18144</t>
         </is>
       </c>
       <c r="I271" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J271" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K271" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D272" s="3" t="inlineStr">
         <is>
           <t>Угро-фінські мови та літератури (переклад включно), перша - угорська</t>
         </is>
       </c>
       <c r="E272" s="6" t="n">
         <v>67368</v>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та література. Англійська мова. Переклад</t>
         </is>
       </c>
       <c r="G272" s="3"/>
       <c r="H272" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I272" s="9"/>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K272" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D273" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E273" s="6" t="n">
         <v>68020</v>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література. Літературна творчість. Документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G273" s="3"/>
       <c r="H273" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I273" s="9"/>
       <c r="J273" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K273" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D274" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E274" s="6" t="n">
         <v>68021</v>
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G274" s="3"/>
       <c r="H274" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I274" s="9"/>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>НД 0791749</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K274" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
         <v>67605</v>
       </c>
       <c r="F275" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
@@ -17731,484 +17695,462 @@
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D278" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E278" s="6" t="n">
         <v>67181</v>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G278" s="3"/>
       <c r="H278" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I278" s="9"/>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t>УД 07020429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K278" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D279" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E279" s="6" t="n">
         <v>67182</v>
       </c>
       <c r="F279" s="3" t="inlineStr">
         <is>
           <t>Економіка праці та людський розвиток</t>
         </is>
       </c>
       <c r="G279" s="3"/>
       <c r="H279" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I279" s="9"/>
       <c r="J279" s="7" t="inlineStr">
         <is>
-          <t>УД 07020429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K279" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E280" s="6" t="n">
         <v>89193</v>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>Цифрова міжнародна економіка</t>
         </is>
       </c>
       <c r="G280" s="3"/>
       <c r="H280" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I280" s="9"/>
       <c r="J280" s="7" t="inlineStr">
         <is>
-          <t>УД 07020429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K280" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D281" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E281" s="6" t="n">
         <v>89432</v>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
           <t>Філософія. Політика. Економіка</t>
         </is>
       </c>
       <c r="G281" s="3"/>
       <c r="H281" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I281" s="9"/>
       <c r="J281" s="7" t="inlineStr">
         <is>
-          <t>УД 07020429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K281" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D282" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E282" s="6" t="n">
         <v>67802</v>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G282" s="3"/>
       <c r="H282" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I282" s="9"/>
       <c r="J282" s="7" t="inlineStr">
         <is>
-          <t>УД 07020429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K282" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
         <v>67821</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G283" s="3"/>
       <c r="H283" s="7" t="inlineStr">
         <is>
           <t>- 15598</t>
         </is>
       </c>
       <c r="I283" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J283" s="7" t="inlineStr">
         <is>
-          <t>НД 0791751</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
         <v>67822</v>
       </c>
       <c r="F284" s="3" t="inlineStr">
         <is>
           <t>Європейські студії</t>
         </is>
       </c>
       <c r="G284" s="3"/>
       <c r="H284" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I284" s="9"/>
       <c r="J284" s="7" t="inlineStr">
         <is>
-          <t>НД 0791751</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K284" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="6" t="n">
         <v>87975</v>
       </c>
       <c r="F285" s="3" t="inlineStr">
         <is>
           <t>Політико-юридичні студії</t>
         </is>
       </c>
       <c r="G285" s="3"/>
       <c r="H285" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I285" s="9"/>
       <c r="J285" s="7" t="inlineStr">
         <is>
-          <t>НД 0791751</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K285" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="6" t="n">
         <v>67371</v>
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
           <t>Країнознавство (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G286" s="3"/>
       <c r="H286" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I286" s="9"/>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>НД 0791783</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K286" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B287" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="6" t="n">
         <v>67617</v>
       </c>
       <c r="F287" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G287" s="3"/>
       <c r="H287" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I287" s="9"/>
       <c r="J287" s="7" t="inlineStr">
         <is>
-          <t>НД 0791783</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K287" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="6" t="n">
         <v>67805</v>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
           <t>Економічна дипломатія</t>
         </is>
       </c>
       <c r="G288" s="3"/>
       <c r="H288" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I288" s="9"/>
       <c r="J288" s="7" t="inlineStr">
         <is>
-          <t>НД 0791783</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K288" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="6" t="n">
         <v>67563</v>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
           <t>Клінічна психологія</t>
         </is>
@@ -18366,263 +18308,253 @@
       <c r="C293" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="6" t="n">
         <v>68034</v>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G293" s="3"/>
       <c r="H293" s="7" t="inlineStr">
         <is>
           <t>- 15599</t>
         </is>
       </c>
       <c r="I293" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J293" s="7" t="inlineStr">
         <is>
-          <t>УД 07010834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K293" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
         <v>68036</v>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
           <t>Міжнародна журналістика</t>
         </is>
       </c>
       <c r="G294" s="3"/>
       <c r="H294" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I294" s="9"/>
+          <t>- 22398</t>
+        </is>
+      </c>
+      <c r="I294" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J294" s="7" t="inlineStr">
         <is>
-          <t>УД 07010834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K294" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
         <v>68037</v>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
           <t>Реклама та зв’язки з громадськістю</t>
         </is>
       </c>
       <c r="G295" s="3"/>
       <c r="H295" s="7" t="inlineStr">
         <is>
           <t>- 15600</t>
         </is>
       </c>
       <c r="I295" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J295" s="7" t="inlineStr">
         <is>
-          <t>УД 07010834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K295" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
         <v>67194</v>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит і оподаткування</t>
         </is>
       </c>
       <c r="G296" s="3"/>
       <c r="H296" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I296" s="9"/>
       <c r="J296" s="7" t="inlineStr">
         <is>
-          <t>НД 0791755</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K296" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="6" t="n">
         <v>67201</v>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
           <t>Митна справа та оціночна діяльність</t>
         </is>
       </c>
       <c r="G297" s="3"/>
       <c r="H297" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I297" s="9"/>
       <c r="J297" s="7" t="inlineStr">
         <is>
-          <t>НД 0791756</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K297" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="6" t="n">
         <v>67203</v>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G298" s="3"/>
       <c r="H298" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I298" s="9"/>
       <c r="J298" s="7" t="inlineStr">
         <is>
-          <t>НД 0791756</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K298" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B299" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="6" t="n">
         <v>67206</v>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
           <t>Логістика</t>
         </is>
@@ -18776,97 +18708,93 @@
       <c r="C303" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D303" s="3"/>
       <c r="E303" s="6" t="n">
         <v>67613</v>
       </c>
       <c r="F303" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G303" s="3"/>
       <c r="H303" s="7" t="inlineStr">
         <is>
           <t>- 15601</t>
         </is>
       </c>
       <c r="I303" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J303" s="7" t="inlineStr">
         <is>
-          <t>УД 07010836</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K303" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D304" s="3"/>
       <c r="E304" s="6" t="n">
         <v>67208</v>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
           <t>Міжнародна комерція</t>
         </is>
       </c>
       <c r="G304" s="3"/>
       <c r="H304" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I304" s="9"/>
       <c r="J304" s="7" t="inlineStr">
         <is>
-          <t>УД 07010835</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K304" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B305" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="6" t="n">
         <v>68041</v>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
@@ -18901,56 +18829,54 @@
       <c r="C306" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D306" s="3"/>
       <c r="E306" s="6" t="n">
         <v>68043</v>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G306" s="3"/>
       <c r="H306" s="7" t="inlineStr">
         <is>
           <t>- 18151</t>
         </is>
       </c>
       <c r="I306" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J306" s="7" t="inlineStr">
         <is>
-          <t>НД 0791785</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K306" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="6" t="n">
         <v>66513</v>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
@@ -19147,56 +19073,54 @@
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D312" s="3"/>
       <c r="E312" s="6" t="n">
         <v>67992</v>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="G312" s="3"/>
       <c r="H312" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I312" s="9"/>
       <c r="J312" s="7" t="inlineStr">
         <is>
-          <t>НД 0791763</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K312" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B313" s="7" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="6" t="n">
         <v>67787</v>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна та бізнес-математика</t>
         </is>
@@ -19311,261 +19235,249 @@
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D316" s="3"/>
       <c r="E316" s="6" t="n">
         <v>67589</v>
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G316" s="3"/>
       <c r="H316" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I316" s="9"/>
       <c r="J316" s="7" t="inlineStr">
         <is>
-          <t>НД 0791766</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K316" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B317" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C317" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D317" s="3"/>
       <c r="E317" s="6" t="n">
         <v>88613</v>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
           <t>Вебпрограмування та хмарні технології</t>
         </is>
       </c>
       <c r="G317" s="3"/>
       <c r="H317" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I317" s="9"/>
       <c r="J317" s="7" t="inlineStr">
         <is>
-          <t>НД 0791766</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K317" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C318" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D318" s="3"/>
       <c r="E318" s="6" t="n">
         <v>67370</v>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G318" s="3"/>
       <c r="H318" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I318" s="9"/>
       <c r="J318" s="7" t="inlineStr">
         <is>
-          <t>УД 07020427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K318" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B319" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C319" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D319" s="3"/>
       <c r="E319" s="6" t="n">
         <v>67591</v>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="G319" s="3"/>
       <c r="H319" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I319" s="9"/>
       <c r="J319" s="7" t="inlineStr">
         <is>
-          <t>УД 07020427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K319" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B320" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C320" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D320" s="3"/>
       <c r="E320" s="6" t="n">
         <v>67592</v>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G320" s="3"/>
       <c r="H320" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I320" s="9"/>
       <c r="J320" s="7" t="inlineStr">
         <is>
-          <t>УД 07020427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K320" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B321" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C321" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D321" s="3"/>
       <c r="E321" s="6" t="n">
         <v>88616</v>
       </c>
       <c r="F321" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="G321" s="3"/>
       <c r="H321" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I321" s="9"/>
       <c r="J321" s="7" t="inlineStr">
         <is>
-          <t>УД 07020427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K321" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B322" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D322" s="3"/>
       <c r="E322" s="6" t="n">
         <v>67793</v>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
@@ -19598,138 +19510,132 @@
         </is>
       </c>
       <c r="C323" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="6" t="n">
         <v>67995</v>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
           <t>Безпека інформаційних і комунікаційних систем</t>
         </is>
       </c>
       <c r="G323" s="3"/>
       <c r="H323" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I323" s="9"/>
       <c r="J323" s="7" t="inlineStr">
         <is>
-          <t>УД 07017551</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K323" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D324" s="3"/>
       <c r="E324" s="6" t="n">
         <v>67996</v>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
           <t>Системи технічного захисту інформації</t>
         </is>
       </c>
       <c r="G324" s="3"/>
       <c r="H324" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I324" s="9"/>
       <c r="J324" s="7" t="inlineStr">
         <is>
-          <t>УД 07017551</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K324" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B325" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C325" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D325" s="3"/>
       <c r="E325" s="6" t="n">
         <v>86416</v>
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="G325" s="3"/>
       <c r="H325" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I325" s="9"/>
       <c r="J325" s="7" t="inlineStr">
         <is>
-          <t>УД 07017551</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K325" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B326" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C326" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D326" s="3"/>
       <c r="E326" s="6" t="n">
         <v>67594</v>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
@@ -20203,171 +20109,167 @@
         </is>
       </c>
       <c r="C338" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D338" s="3"/>
       <c r="E338" s="6" t="n">
         <v>67229</v>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
           <t>Технологія машинобудування</t>
         </is>
       </c>
       <c r="G338" s="3"/>
       <c r="H338" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I338" s="9"/>
       <c r="J338" s="7" t="inlineStr">
         <is>
-          <t>УД 07020428</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K338" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B339" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C339" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D339" s="3"/>
       <c r="E339" s="6" t="n">
         <v>66522</v>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="G339" s="3"/>
       <c r="H339" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I339" s="9"/>
       <c r="J339" s="7" t="inlineStr">
         <is>
-          <t>УД 07017553</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K339" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B340" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D340" s="3"/>
       <c r="E340" s="6" t="n">
         <v>66535</v>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>Експертиза та технології виробництва екологічно чистої продукції</t>
         </is>
       </c>
       <c r="G340" s="3"/>
       <c r="H340" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I340" s="9"/>
       <c r="J340" s="7" t="inlineStr">
         <is>
-          <t>УД 07017553</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K340" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B341" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D341" s="3"/>
       <c r="E341" s="6" t="n">
         <v>67174</v>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G341" s="3"/>
       <c r="H341" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I341" s="9"/>
+          <t>- 22399</t>
+        </is>
+      </c>
+      <c r="I341" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J341" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K341" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B342" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="6" t="n">
@@ -20578,97 +20480,93 @@
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D347" s="3"/>
       <c r="E347" s="6" t="n">
         <v>67966</v>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G347" s="3"/>
       <c r="H347" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I347" s="9"/>
       <c r="J347" s="7" t="inlineStr">
         <is>
-          <t>УД 07011891</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K347" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B348" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C348" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D348" s="3"/>
       <c r="E348" s="6" t="n">
         <v>67967</v>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
           <t>Технології в ресторанному господарстві</t>
         </is>
       </c>
       <c r="G348" s="3"/>
       <c r="H348" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I348" s="9"/>
       <c r="J348" s="7" t="inlineStr">
         <is>
-          <t>УД 07011891</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K348" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B349" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D349" s="3"/>
       <c r="E349" s="6" t="n">
         <v>67972</v>
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
@@ -21098,149 +20996,149 @@
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E359" s="6" t="n">
         <v>39632</v>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H359" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I359" s="9"/>
       <c r="J359" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K359" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B360" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C360" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D360" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E360" s="6" t="n">
         <v>49392</v>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H360" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I360" s="9"/>
       <c r="J360" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K360" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B361" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E361" s="6" t="n">
         <v>60796</v>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H361" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I361" s="9"/>
       <c r="J361" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K361" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B362" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C362" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D362" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
@@ -21737,394 +21635,394 @@
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E372" s="6" t="n">
         <v>8116</v>
       </c>
       <c r="F372" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="G372" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H372" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I372" s="9"/>
       <c r="J372" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K372" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B373" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E373" s="6" t="n">
         <v>8351</v>
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H373" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I373" s="9"/>
       <c r="J373" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K373" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B374" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C374" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D374" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E374" s="6" t="n">
         <v>8686</v>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H374" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I374" s="9"/>
       <c r="J374" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K374" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B375" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C375" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D375" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E375" s="6" t="n">
         <v>16529</v>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H375" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I375" s="9"/>
       <c r="J375" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K375" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B376" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C376" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D376" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E376" s="6" t="n">
         <v>23762</v>
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література. Польська мова та література</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H376" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I376" s="9"/>
       <c r="J376" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K376" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B377" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C377" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D377" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="E377" s="6" t="n">
         <v>39200</v>
       </c>
       <c r="F377" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G377" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H377" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I377" s="9"/>
       <c r="J377" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K377" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B378" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C378" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D378" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="E378" s="6" t="n">
         <v>39201</v>
       </c>
       <c r="F378" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G378" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H378" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I378" s="9"/>
       <c r="J378" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008354</t>
         </is>
       </c>
       <c r="K378" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B379" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
           <t>Мова і література (російська)</t>
         </is>
       </c>
       <c r="E379" s="6" t="n">
         <v>39202</v>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
           <t>Російська мова та література</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H379" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I379" s="9"/>
       <c r="J379" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K379" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B380" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C380" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D380" s="3" t="inlineStr">
         <is>
           <t>Мова і література (угорська)</t>
@@ -22178,296 +22076,296 @@
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E381" s="6" t="n">
         <v>39633</v>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H381" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I381" s="9"/>
       <c r="J381" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K381" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B382" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C382" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D382" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E382" s="6" t="n">
         <v>49393</v>
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література. Зарубіжна література</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H382" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I382" s="9"/>
       <c r="J382" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K382" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B383" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C383" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D383" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E383" s="6" t="n">
         <v>60799</v>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H383" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I383" s="9"/>
       <c r="J383" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K383" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B384" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C384" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D384" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E384" s="6" t="n">
         <v>39670</v>
       </c>
       <c r="F384" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="G384" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H384" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I384" s="9"/>
       <c r="J384" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K384" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B385" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="E385" s="6" t="n">
         <v>39627</v>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H385" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I385" s="9"/>
       <c r="J385" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K385" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B386" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C386" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D386" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E386" s="6" t="n">
         <v>60803</v>
       </c>
       <c r="F386" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та література</t>
         </is>
       </c>
       <c r="G386" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H386" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I386" s="9"/>
       <c r="J386" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
+          <t>УД 07008353</t>
         </is>
       </c>
       <c r="K386" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B387" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C387" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D387" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
@@ -25663,56 +25561,54 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C456" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D456" s="3"/>
       <c r="E456" s="6" t="n">
         <v>22154</v>
       </c>
       <c r="F456" s="3" t="inlineStr">
         <is>
           <t>Управління персоналом та економіка праці</t>
         </is>
       </c>
       <c r="G456" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H456" s="7" t="inlineStr">
         <is>
-          <t>УД 07006982</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I456" s="9"/>
       <c r="J456" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K456" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B457" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C457" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D457" s="3"/>
       <c r="E457" s="6" t="n">
@@ -26598,146 +26494,140 @@
           <t>Математика</t>
         </is>
       </c>
       <c r="D477" s="3"/>
       <c r="E477" s="6" t="n">
         <v>8521</v>
       </c>
       <c r="F477" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="G477" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H477" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I477" s="9"/>
       <c r="J477" s="7" t="inlineStr">
         <is>
-          <t>НД 0791813</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K477" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B478" s="7" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C478" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D478" s="3"/>
       <c r="E478" s="6" t="n">
         <v>31461</v>
       </c>
       <c r="F478" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="G478" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H478" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I478" s="9"/>
       <c r="J478" s="7" t="inlineStr">
         <is>
-          <t>НД 0791813</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K478" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B479" s="7" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C479" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D479" s="3"/>
       <c r="E479" s="6" t="n">
         <v>63438</v>
       </c>
       <c r="F479" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерно-математичне моделювання</t>
         </is>
       </c>
       <c r="G479" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H479" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I479" s="9"/>
       <c r="J479" s="7" t="inlineStr">
         <is>
-          <t>НД 0791813</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K479" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B480" s="7" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C480" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D480" s="3"/>
       <c r="E480" s="6" t="n">
         <v>10877</v>
       </c>
       <c r="F480" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
@@ -28059,56 +27949,54 @@
       </c>
       <c r="D510" s="3"/>
       <c r="E510" s="6" t="n">
         <v>8691</v>
       </c>
       <c r="F510" s="3" t="inlineStr">
         <is>
           <t>Лікувальна справа</t>
         </is>
       </c>
       <c r="G510" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H510" s="7" t="inlineStr">
         <is>
           <t>- 19768</t>
         </is>
       </c>
       <c r="I510" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J510" s="7" t="inlineStr">
         <is>
-          <t>НД 0791826</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K510" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B511" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D511" s="3"/>
       <c r="E511" s="6" t="n">
         <v>39630</v>
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
@@ -29268,105 +29156,101 @@
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E537" s="6" t="n">
         <v>67578</v>
       </c>
       <c r="F537" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="G537" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H537" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I537" s="9"/>
       <c r="J537" s="7" t="inlineStr">
         <is>
-          <t>УД 07008353</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K537" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B538" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C538" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D538" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E538" s="6" t="n">
         <v>66503</v>
       </c>
       <c r="F538" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G538" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H538" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I538" s="9"/>
       <c r="J538" s="7" t="inlineStr">
         <is>
-          <t>УД 07008356</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K538" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B539" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C539" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D539" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E539" s="6" t="n">
         <v>67168</v>
       </c>
@@ -29415,107 +29299,103 @@
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E540" s="6" t="n">
         <v>67362</v>
       </c>
       <c r="F540" s="3" t="inlineStr">
         <is>
           <t>Історія (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G540" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H540" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I540" s="9"/>
       <c r="J540" s="7" t="inlineStr">
         <is>
-          <t>НД 0791788</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K540" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B541" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C541" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D541" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E541" s="6" t="n">
         <v>67600</v>
       </c>
       <c r="F541" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="G541" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H541" s="7" t="inlineStr">
         <is>
           <t>- 15603</t>
         </is>
       </c>
       <c r="I541" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J541" s="7" t="inlineStr">
         <is>
-          <t>НД 0791788</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K541" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B542" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C542" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D542" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E542" s="6" t="n">
         <v>67364</v>
       </c>
@@ -29609,105 +29489,101 @@
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E544" s="6" t="n">
         <v>67581</v>
       </c>
       <c r="F544" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="G544" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H544" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I544" s="9"/>
       <c r="J544" s="7" t="inlineStr">
         <is>
-          <t>УД 07008354</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K544" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B545" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C545" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D545" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E545" s="6" t="n">
         <v>67359</v>
       </c>
       <c r="F545" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та література</t>
         </is>
       </c>
       <c r="G545" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H545" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I545" s="9"/>
       <c r="J545" s="7" t="inlineStr">
         <is>
-          <t>УД 07008352</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K545" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B546" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C546" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D546" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E546" s="6" t="n">
         <v>68018</v>
       </c>
@@ -29805,105 +29681,101 @@
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E548" s="6" t="n">
         <v>67366</v>
       </c>
       <c r="F548" s="3" t="inlineStr">
         <is>
           <t>Фізика. Інформатика (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G548" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H548" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I548" s="9"/>
       <c r="J548" s="7" t="inlineStr">
         <is>
-          <t>НД 0791793</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K548" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B549" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C549" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D549" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E549" s="6" t="n">
         <v>67979</v>
       </c>
       <c r="F549" s="3" t="inlineStr">
         <is>
           <t>Фізика. Інформатика</t>
         </is>
       </c>
       <c r="G549" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H549" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I549" s="9"/>
       <c r="J549" s="7" t="inlineStr">
         <is>
-          <t>НД 0791793</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K549" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B550" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C550" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D550" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E550" s="6" t="n">
         <v>67549</v>
       </c>
@@ -29952,97 +29824,97 @@
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E551" s="6" t="n">
         <v>67270</v>
       </c>
       <c r="F551" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G551" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H551" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I551" s="9"/>
       <c r="J551" s="7" t="inlineStr">
         <is>
-          <t>НД 0791789</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K551" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B552" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C552" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D552" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E552" s="6" t="n">
         <v>67559</v>
       </c>
       <c r="F552" s="3" t="inlineStr">
         <is>
           <t>Олігофренопедагогіка. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G552" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H552" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I552" s="9"/>
+          <t>- 22397</t>
+        </is>
+      </c>
+      <c r="I552" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J552" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K552" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B553" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C553" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D553" s="3"/>
       <c r="E553" s="6" t="n">
@@ -30138,867 +30010,831 @@
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E555" s="6" t="n">
         <v>67586</v>
       </c>
       <c r="F555" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та література. Переклад</t>
         </is>
       </c>
       <c r="G555" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H555" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I555" s="9"/>
       <c r="J555" s="7" t="inlineStr">
         <is>
-          <t>НД 0791800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K555" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B556" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C556" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D556" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E556" s="6" t="n">
         <v>67798</v>
       </c>
       <c r="F556" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="G556" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H556" s="7" t="inlineStr">
         <is>
           <t>- 13491</t>
         </is>
       </c>
       <c r="I556" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J556" s="7" t="inlineStr">
         <is>
-          <t>НД 0791800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K556" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B557" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C557" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D557" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - словацька</t>
         </is>
       </c>
       <c r="E557" s="6" t="n">
         <v>68029</v>
       </c>
       <c r="F557" s="3" t="inlineStr">
         <is>
           <t>Словацька мова та література</t>
         </is>
       </c>
       <c r="G557" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H557" s="7" t="inlineStr">
         <is>
           <t>- 13492</t>
         </is>
       </c>
       <c r="I557" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J557" s="7" t="inlineStr">
         <is>
-          <t>НД 0791800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K557" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B558" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C558" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D558" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E558" s="6" t="n">
         <v>68031</v>
       </c>
       <c r="F558" s="3" t="inlineStr">
         <is>
           <t>Чеська мова та література</t>
         </is>
       </c>
       <c r="G558" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H558" s="7" t="inlineStr">
         <is>
           <t>- 13493</t>
         </is>
       </c>
       <c r="I558" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J558" s="7" t="inlineStr">
         <is>
-          <t>НД 0791800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K558" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B559" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C559" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D559" s="3" t="inlineStr">
         <is>
           <t>Угро-фінські мови та літератури (переклад включно), перша - угорська</t>
         </is>
       </c>
       <c r="E559" s="6" t="n">
         <v>67369</v>
       </c>
       <c r="F559" s="3" t="inlineStr">
         <is>
           <t>Угорська мова та література. Англійська мова. Переклад</t>
         </is>
       </c>
       <c r="G559" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H559" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I559" s="9"/>
       <c r="J559" s="7" t="inlineStr">
         <is>
-          <t>НД 0791800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K559" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B560" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C560" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D560" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E560" s="6" t="n">
         <v>68023</v>
       </c>
       <c r="F560" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="G560" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H560" s="7" t="inlineStr">
         <is>
           <t>- 13494</t>
         </is>
       </c>
       <c r="I560" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J560" s="7" t="inlineStr">
         <is>
-          <t>НД 0791800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K560" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B561" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C561" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D561" s="3"/>
       <c r="E561" s="6" t="n">
         <v>67604</v>
       </c>
       <c r="F561" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G561" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H561" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I561" s="9"/>
       <c r="J561" s="7" t="inlineStr">
         <is>
-          <t>НД 0791799</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K561" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B562" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C562" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D562" s="3"/>
       <c r="E562" s="6" t="n">
         <v>67183</v>
       </c>
       <c r="F562" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G562" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H562" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I562" s="9"/>
       <c r="J562" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K562" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B563" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C563" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D563" s="3"/>
       <c r="E563" s="6" t="n">
         <v>67185</v>
       </c>
       <c r="F563" s="3" t="inlineStr">
         <is>
           <t>Економіка праці та людський розвиток</t>
         </is>
       </c>
       <c r="G563" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H563" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I563" s="9"/>
       <c r="J563" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K563" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B564" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C564" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D564" s="3"/>
       <c r="E564" s="6" t="n">
         <v>67803</v>
       </c>
       <c r="F564" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G564" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H564" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I564" s="9"/>
       <c r="J564" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K564" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B565" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C565" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D565" s="3"/>
       <c r="E565" s="6" t="n">
         <v>67804</v>
       </c>
       <c r="F565" s="3" t="inlineStr">
         <is>
           <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G565" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H565" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I565" s="9"/>
       <c r="J565" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K565" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B566" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C566" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D566" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E566" s="6" t="n">
         <v>82894</v>
       </c>
       <c r="F566" s="3" t="inlineStr">
         <is>
           <t>Економіка праці та людський розвиток</t>
         </is>
       </c>
       <c r="G566" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H566" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I566" s="9"/>
       <c r="J566" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K566" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B567" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C567" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D567" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E567" s="6" t="n">
         <v>82896</v>
       </c>
       <c r="F567" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G567" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H567" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I567" s="9"/>
       <c r="J567" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K567" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B568" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C568" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D568" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E568" s="6" t="n">
         <v>82890</v>
       </c>
       <c r="F568" s="3" t="inlineStr">
         <is>
           <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G568" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H568" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I568" s="9"/>
       <c r="J568" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K568" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B569" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C569" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D569" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E569" s="6" t="n">
         <v>82892</v>
       </c>
       <c r="F569" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G569" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H569" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I569" s="9"/>
       <c r="J569" s="7" t="inlineStr">
         <is>
-          <t>УД 07020433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K569" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B570" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C570" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D570" s="3"/>
       <c r="E570" s="6" t="n">
         <v>67823</v>
       </c>
       <c r="F570" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G570" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H570" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I570" s="9"/>
       <c r="J570" s="7" t="inlineStr">
         <is>
-          <t>НД 0791802</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K570" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B571" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C571" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D571" s="3"/>
       <c r="E571" s="6" t="n">
         <v>67372</v>
       </c>
       <c r="F571" s="3" t="inlineStr">
         <is>
           <t>Країнознавство (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G571" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H571" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I571" s="9"/>
       <c r="J571" s="7" t="inlineStr">
         <is>
-          <t>НД 0791831</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K571" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B572" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C572" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D572" s="3"/>
       <c r="E572" s="6" t="n">
         <v>67618</v>
       </c>
       <c r="F572" s="3" t="inlineStr">
         <is>
           <t>Країнознавство</t>
         </is>
       </c>
       <c r="G572" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H572" s="7" t="inlineStr">
         <is>
           <t>- 18150</t>
         </is>
       </c>
       <c r="I572" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J572" s="7" t="inlineStr">
         <is>
-          <t>НД 0791831</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K572" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B573" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C573" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D573" s="3"/>
       <c r="E573" s="6" t="n">
         <v>67825</v>
       </c>
       <c r="F573" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
@@ -31172,146 +31008,140 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D577" s="3"/>
       <c r="E577" s="6" t="n">
         <v>67196</v>
       </c>
       <c r="F577" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування бізнесу</t>
         </is>
       </c>
       <c r="G577" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H577" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I577" s="9"/>
       <c r="J577" s="7" t="inlineStr">
         <is>
-          <t>НД 0791805</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K577" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B578" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C578" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D578" s="3"/>
       <c r="E578" s="6" t="n">
         <v>67202</v>
       </c>
       <c r="F578" s="3" t="inlineStr">
         <is>
           <t>Митна справа та оціночна діяльність</t>
         </is>
       </c>
       <c r="G578" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H578" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I578" s="9"/>
       <c r="J578" s="7" t="inlineStr">
         <is>
-          <t>УД 07017554</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K578" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B579" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C579" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D579" s="3"/>
       <c r="E579" s="6" t="n">
         <v>67204</v>
       </c>
       <c r="F579" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G579" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H579" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I579" s="9"/>
       <c r="J579" s="7" t="inlineStr">
         <is>
-          <t>УД 07017554</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K579" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B580" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C580" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D580" s="3"/>
       <c r="E580" s="6" t="n">
         <v>67207</v>
       </c>
       <c r="F580" s="3" t="inlineStr">
         <is>
           <t>Логістика</t>
         </is>
@@ -31882,56 +31712,54 @@
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D593" s="3"/>
       <c r="E593" s="6" t="n">
         <v>67989</v>
       </c>
       <c r="F593" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G593" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H593" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I593" s="9"/>
       <c r="J593" s="7" t="inlineStr">
         <is>
-          <t>НД 0791811</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K593" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B594" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C594" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D594" s="3"/>
       <c r="E594" s="6" t="n">
         <v>67993</v>
       </c>
       <c r="F594" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
@@ -31972,56 +31800,54 @@
           <t>Математика</t>
         </is>
       </c>
       <c r="D595" s="3"/>
       <c r="E595" s="6" t="n">
         <v>67788</v>
       </c>
       <c r="F595" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерно-математичне моделювання</t>
         </is>
       </c>
       <c r="G595" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H595" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I595" s="9"/>
       <c r="J595" s="7" t="inlineStr">
         <is>
-          <t>НД 0791813</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K595" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B596" s="7" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C596" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D596" s="3"/>
       <c r="E596" s="6" t="n">
         <v>67791</v>
       </c>
       <c r="F596" s="3" t="inlineStr">
         <is>
           <t>Науки про дані та інтелектуальні рішення</t>
         </is>
@@ -32105,146 +31931,140 @@
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D598" s="3"/>
       <c r="E598" s="6" t="n">
         <v>67590</v>
       </c>
       <c r="F598" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G598" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H598" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I598" s="9"/>
       <c r="J598" s="7" t="inlineStr">
         <is>
-          <t>УД 07020430</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K598" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C599" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D599" s="3"/>
       <c r="E599" s="6" t="n">
         <v>67593</v>
       </c>
       <c r="F599" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G599" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H599" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I599" s="9"/>
       <c r="J599" s="7" t="inlineStr">
         <is>
-          <t>УД 07020431</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K599" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B600" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C600" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D600" s="3"/>
       <c r="E600" s="6" t="n">
         <v>88612</v>
       </c>
       <c r="F600" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки (мова навчання фахових дисциплін – угорська)</t>
         </is>
       </c>
       <c r="G600" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H600" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I600" s="9"/>
       <c r="J600" s="7" t="inlineStr">
         <is>
-          <t>УД 07020431</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K600" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B601" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C601" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D601" s="3"/>
       <c r="E601" s="6" t="n">
         <v>67794</v>
       </c>
       <c r="F601" s="3" t="inlineStr">
         <is>
           <t>Технології обробки даних</t>
         </is>
@@ -32731,101 +32551,97 @@
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D612" s="3"/>
       <c r="E612" s="6" t="n">
         <v>67230</v>
       </c>
       <c r="F612" s="3" t="inlineStr">
         <is>
           <t>Технологія машинобудування</t>
         </is>
       </c>
       <c r="G612" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H612" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I612" s="9"/>
       <c r="J612" s="7" t="inlineStr">
         <is>
-          <t>УД 07020432</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K612" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B613" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C613" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D613" s="3"/>
       <c r="E613" s="6" t="n">
         <v>66539</v>
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H613" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I613" s="9"/>
       <c r="J613" s="7" t="inlineStr">
         <is>
-          <t>УД 07017557</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K613" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B614" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C614" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D614" s="3"/>
       <c r="E614" s="6" t="n">
         <v>67175</v>
       </c>
       <c r="F614" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
@@ -32956,56 +32772,54 @@
       </c>
       <c r="D617" s="3"/>
       <c r="E617" s="6" t="n">
         <v>67257</v>
       </c>
       <c r="F617" s="3" t="inlineStr">
         <is>
           <t>Лікувальна справа</t>
         </is>
       </c>
       <c r="G617" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H617" s="7" t="inlineStr">
         <is>
           <t>- 19936</t>
         </is>
       </c>
       <c r="I617" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J617" s="7" t="inlineStr">
         <is>
-          <t>НД 0791826</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K617" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B618" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C618" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D618" s="3"/>
       <c r="E618" s="6" t="n">
         <v>76987</v>
       </c>
       <c r="F618" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
@@ -35248,54 +35062,56 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C669" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D669" s="3"/>
       <c r="E669" s="6" t="n">
         <v>69221</v>
       </c>
       <c r="F669" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G669" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H669" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I669" s="9"/>
+          <t>- 22400</t>
+        </is>
+      </c>
+      <c r="I669" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J669" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K669" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B670" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C670" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D670" s="3"/>
       <c r="E670" s="6" t="n">
@@ -35381,54 +35197,56 @@
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C672" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D672" s="3"/>
       <c r="E672" s="6" t="n">
         <v>69213</v>
       </c>
       <c r="F672" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G672" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H672" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I672" s="9"/>
+          <t>- 22780</t>
+        </is>
+      </c>
+      <c r="I672" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J672" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K672" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B673" s="7" t="inlineStr">
         <is>
           <t>E3</t>
         </is>
       </c>
       <c r="C673" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D673" s="3"/>
       <c r="E673" s="6" t="n">
@@ -35943,51 +35761,51 @@
       </c>
       <c r="J684" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K684" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K684"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I320"/>
+  <dimension ref="A1:I314"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -36028,51 +35846,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
@@ -36135,54 +35953,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -36431,51 +36249,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -36793,88 +36611,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -37010,118 +36828,118 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
@@ -37143,84 +36961,84 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>53</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
@@ -37242,51 +37060,51 @@
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -37308,51 +37126,51 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -37377,51 +37195,51 @@
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
@@ -37440,54 +37258,54 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>3</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -37902,84 +37720,84 @@
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
@@ -38067,51 +37885,51 @@
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -38133,51 +37951,51 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
@@ -38199,51 +38017,51 @@
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -38339,88 +38157,88 @@
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>I6</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -38541,235 +38359,235 @@
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E77" s="6" t="n">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F78" s="6" t="n">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F80" s="6" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -38870,51 +38688,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
           <t>Угорська мова і література</t>
         </is>
       </c>
       <c r="E84" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F84" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -38940,7997 +38758,7787 @@
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
-          <t>Румунська/молдовська мова і література</t>
+          <t>Румунська мова/мова молдовської національної меншини та зарубіжна література</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>Румунська мова/мова молдовської національної меншини та зарубіжна література</t>
+          <t>Румунська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>Румунська мова та зарубіжна література</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E93" s="6" t="n">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Олігофренопедагогіка</t>
         </is>
       </c>
       <c r="E96" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E97" s="6" t="n">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="D102" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E102" s="6" t="n">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
-[...2 lines deleted...]
-      <c r="D103" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>слов’янські мови та літератури (переклад включно), перша - словацька</t>
+        </is>
+      </c>
       <c r="E103" s="6" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E104" s="6" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - словацька</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E105" s="6" t="n">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - чеська</t>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E106" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E107" s="6" t="n">
-        <v>117</v>
+        <v>3</v>
       </c>
       <c r="F107" s="6" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>угро-фінські мови та літератури (переклад включно), перша - угорська</t>
         </is>
       </c>
       <c r="E108" s="6" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - французька</t>
+          <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E109" s="6" t="n">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F111" s="6" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F113" s="6" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>191</v>
+        <v>47</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>165</v>
+        <v>13</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="F117" s="6" t="n">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="F121" s="6" t="n">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="F122" s="6" t="n">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>416</v>
+        <v>27</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>210</v>
+        <v>12</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F125" s="6" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>36</v>
+        <v>151</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>244</v>
+        <v>36</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="F136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>58</v>
       </c>
       <c r="F137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="F140" s="6" t="n">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="F141" s="6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="F145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
+        <v>32</v>
+      </c>
+      <c r="F147" s="6" t="n">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="F148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="F149" s="6" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F150" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>203</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F151" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>203</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="F152" s="6" t="n">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>205</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F153" s="6" t="n">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>223</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Садівництво та виноградарство</t>
-[...2 lines deleted...]
-      <c r="D154" s="3"/>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="D154" s="3" t="inlineStr">
+        <is>
+          <t>Медсестринство</t>
+        </is>
+      </c>
       <c r="E154" s="6" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F154" s="6" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>223</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Садівництво, плодоовочівництво та виноградарство</t>
-[...2 lines deleted...]
-      <c r="D155" s="3"/>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="D155" s="3" t="inlineStr">
+        <is>
+          <t>Екстрена медицина</t>
+        </is>
+      </c>
       <c r="E155" s="6" t="n">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="F155" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
-          <t>Лісове господарство</t>
-[...2 lines deleted...]
-      <c r="D156" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D156" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E156" s="6" t="n">
-        <v>61</v>
+        <v>132</v>
       </c>
       <c r="F156" s="6" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="G156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Медсестринство</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
-          <t>Медсестринство</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F158" s="6" t="n">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Медсестринство</t>
-[...6 lines deleted...]
-      </c>
+          <t>Готельно-ресторанна справа</t>
+        </is>
+      </c>
+      <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="F159" s="6" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм</t>
+        </is>
+      </c>
+      <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>137</v>
+        <v>1</v>
       </c>
       <c r="F160" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F161" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>262</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F162" s="6" t="n">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="F163" s="6" t="n">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F164" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B165" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="F165" s="6" t="n">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="G165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B166" s="7" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>293</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="F166" s="6" t="n">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="G166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F167" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>63</v>
+        <v>2</v>
       </c>
       <c r="F168" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>135</v>
+        <v>5</v>
       </c>
       <c r="F169" s="6" t="n">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
-[...2 lines deleted...]
-      <c r="D170" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D170" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова і література</t>
+        </is>
+      </c>
       <c r="E170" s="6" t="n">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F170" s="6" t="n">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="G170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...2 lines deleted...]
-      <c r="D171" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D171" s="3" t="inlineStr">
+        <is>
+          <t>Англійська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E171" s="6" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F171" s="6" t="n">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D172" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D172" s="3" t="inlineStr">
+        <is>
+          <t>Німецька мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E172" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F172" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D173" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D173" s="3" t="inlineStr">
+        <is>
+          <t>Угорська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E173" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F173" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D174" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E174" s="6" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F174" s="6" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E175" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F175" s="6" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D176" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E176" s="6" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F176" s="6" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D177" s="3" t="inlineStr">
         <is>
-          <t>Угорська мова та зарубіжна література</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E177" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E178" s="6" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F178" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E179" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F179" s="6" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F180" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E181" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F181" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F182" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E183" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F183" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Слов’янські мови та літератури (переклад включно), перша - словацька</t>
         </is>
       </c>
       <c r="E184" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F184" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D185" s="3" t="inlineStr">
         <is>
-          <t>Корекційна психопедагогіка</t>
+          <t>Слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E185" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F185" s="6" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="G185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D186" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D186" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E186" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="F186" s="6" t="n">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="G186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Угро-фінські мови та літератури (переклад включно), перша - угорська</t>
         </is>
       </c>
       <c r="E187" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F187" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D188" s="3" t="inlineStr">
         <is>
-          <t>Слов’янські мови та літератури (переклад включно), перша - словацька</t>
+          <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E188" s="6" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F188" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B189" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F189" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E190" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F190" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D191" s="3" t="inlineStr">
         <is>
-          <t>Угро-фінські мови та літератури (переклад включно), перша - угорська</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E191" s="6" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="F191" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F192" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B193" s="7" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F193" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F194" s="6" t="n">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="G194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B195" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціологія</t>
+        </is>
+      </c>
+      <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="F195" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F196" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F197" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B198" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F198" s="6" t="n">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B199" s="7" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F199" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F200" s="6" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B201" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F202" s="6" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="F203" s="6" t="n">
-        <v>3</v>
+        <v>49</v>
       </c>
       <c r="G203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F204" s="6" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F205" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F206" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="F207" s="6" t="n">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="G207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F208" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F209" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="F212" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="F213" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B215" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F216" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B217" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F217" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B218" s="7" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F218" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G218" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H218" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B219" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="F219" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B221" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F221" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
-          <t>G18</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F222" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="F223" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>H4</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F224" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>I1</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="F225" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F226" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>I2</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
-        <v>2</v>
+        <v>110</v>
       </c>
       <c r="F227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
-          <t>H4</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>Лісове господарство</t>
-[...2 lines deleted...]
-      <c r="D228" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D228" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E228" s="6" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F228" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
-          <t>I1</t>
+          <t>I8</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
-[...2 lines deleted...]
-      <c r="D229" s="3"/>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="D229" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E229" s="6" t="n">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="F229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>I9</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F230" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
-          <t>I2</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
-        <v>109</v>
+        <v>1</v>
       </c>
       <c r="F231" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="F232" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
-          <t>I8</t>
+          <t>K9</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Правоохоронна діяльність</t>
+        </is>
+      </c>
+      <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F233" s="6" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
-          <t>I9</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F234" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
-[...2 lines deleted...]
-      <c r="D235" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="inlineStr">
+        <is>
+          <t>Англійська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E235" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F235" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B236" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
-[...2 lines deleted...]
-      <c r="D236" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D236" s="3" t="inlineStr">
+        <is>
+          <t>Історія та громадянська освіта</t>
+        </is>
+      </c>
       <c r="E236" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F236" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
-          <t>K9</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F237" s="6" t="n">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="G237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F238" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F239" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B240" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Маркетинг</t>
+        </is>
+      </c>
+      <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F241" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F242" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F243" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B244" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F244" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F251" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>203</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>221</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
-        <v>3</v>
+        <v>304</v>
       </c>
       <c r="F255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>222</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
-        <v>2</v>
+        <v>735</v>
       </c>
       <c r="F256" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F257" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="D258" s="3"/>
+          <t>Фармація, промислова фармація</t>
+        </is>
+      </c>
+      <c r="D258" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E258" s="6" t="n">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="F258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
-[...2 lines deleted...]
-      <c r="D259" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E259" s="6" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>229</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Садівництво, плодоовочівництво та виноградарство</t>
+          <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>361</v>
+        <v>1</v>
       </c>
       <c r="F261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>912</v>
+        <v>1</v>
       </c>
       <c r="F262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>293</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="F263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>221</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Стоматологія</t>
+        </is>
+      </c>
+      <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="F264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>7.12010001</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>лікувальна справа</t>
+        </is>
+      </c>
+      <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров`я</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F268" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
-          <t>Спеціаліст</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
-          <t>Спеціаліст</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
-          <t>7.12010001</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>лікувальна справа</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F275" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G275" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H275" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F278" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G278" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H278" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F280" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G280" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H280" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F281" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G281" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H281" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F282" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G282" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H282" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F283" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G283" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H283" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>I1</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F284" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F285" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G285" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H285" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>I2</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F286" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G286" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H286" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B287" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>I9</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="6" t="n">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="F288" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G288" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H288" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I288" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="6" t="n">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="F289" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G289" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H289" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I289" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
-          <t>I1</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F290" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G290" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H290" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B291" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="6" t="n">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F291" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G291" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H291" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I291" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
-          <t>I2</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D292" s="3"/>
       <c r="E292" s="6" t="n">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="F292" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G292" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H292" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I292" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B293" s="7" t="inlineStr">
         <is>
-          <t>I9</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="6" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="F293" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G293" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H293" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I293" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F294" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G294" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H294" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I294" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F295" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G295" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H295" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I295" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
-        <v>6</v>
+        <v>84</v>
       </c>
       <c r="F296" s="6" t="n">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="G296" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H296" s="6" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I296" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="6" t="n">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F297" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G297" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H297" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I297" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="6" t="n">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F298" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G298" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H298" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I298" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B299" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="6" t="n">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F299" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G299" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H299" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I299" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C300" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="6" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F300" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G300" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H300" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I300" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B301" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D301" s="3"/>
       <c r="E301" s="6" t="n">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="F301" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G301" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H301" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I301" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B302" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C302" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D302" s="3"/>
       <c r="E302" s="6" t="n">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="F302" s="6" t="n">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="G302" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H302" s="6" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="I302" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B303" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C303" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D303" s="3"/>
       <c r="E303" s="6" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F303" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G303" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H303" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D304" s="3"/>
       <c r="E304" s="6" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F304" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G304" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H304" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I304" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B305" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="6" t="n">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F305" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G305" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H305" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I305" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D306" s="3"/>
       <c r="E306" s="6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F306" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G306" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H306" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I306" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="6" t="n">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="F307" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G307" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H307" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B308" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>221</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D308" s="3"/>
       <c r="E308" s="6" t="n">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="F308" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G308" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H308" s="6" t="n">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="I308" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>222</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="6" t="n">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F309" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G309" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H309" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I309" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B310" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="6" t="n">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F310" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G310" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H310" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>229</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="6" t="n">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F311" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G311" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H311" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I311" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D312" s="3"/>
       <c r="E312" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F312" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G312" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H312" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B313" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки та інформаційні технології</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="6" t="n">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F313" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G313" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H313" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I313" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C314" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D314" s="3"/>
       <c r="E314" s="6" t="n">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F314" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G314" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H314" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I314" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
-[...196 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I320"/>
+  <autoFilter ref="A1:I314"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>