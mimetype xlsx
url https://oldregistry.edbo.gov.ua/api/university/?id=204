--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3818,666 +3818,666 @@
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>7701</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Бальна хореографія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t>НД 1194256</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>8684</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Сучасна хореографія</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t>НД 1194256</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>33591</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>хореографія (за видами)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t>НД 1194256</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>8199</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>19648</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>19649</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>19650</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>19651</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>19655</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Естрадний спів</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>33592</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>інструментальне виконавство (фортепіано)</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>33593</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>інструментальне виконавство (оркестрові струнні, народні, духові та ударні інструменти)</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>33594</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>сольний спів</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t>НД 1194258</t>
         </is>
       </c>
       <c r="K13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>33595</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>акторське мистецтво драматичного театру і кіно</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t>НД 1194255</t>
         </is>
       </c>
       <c r="K14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>33596</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>режисура естради та масових свят</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t>НД 1194255</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>49704</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Театральне мистецтво</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t>НД 1194255</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>49705</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t>НД 1194255</t>
         </is>
       </c>
       <c r="K17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>85326</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -4560,96 +4560,96 @@
       <c r="E20" s="6" t="n">
         <v>10512</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t>НД 1194262</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>10876</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Театральне мистецтво</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t>НД 1194261</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>85330</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -6205,51 +6205,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -6275,87 +6275,87 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -6588,51 +6588,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>