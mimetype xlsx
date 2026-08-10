--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -636,51 +636,51 @@
         <v>20</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
           <t>PД 040636</t>
         </is>
       </c>
       <c r="D10" s="9" t="n">
-        <v>42543</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах
 </t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C11" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D11" s="9" t="n">
         <v>47673</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах
@@ -815,54 +815,56 @@
       </c>
       <c r="B19" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D19" s="9" t="n">
         <v>46376</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)
 </t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C20" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D20" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)
 </t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)
 </t>
         </is>
       </c>
@@ -945,165 +947,165 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5220 Продавець продовольчих товарів</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>26</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту реакторно-турбінного устаткування
 7241 Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>