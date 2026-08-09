--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -848,99 +848,99 @@
       <c r="B2" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 7412 Пекар</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C6" s="7" t="n">