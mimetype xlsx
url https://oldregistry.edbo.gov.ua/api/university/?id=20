--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -29,51 +29,51 @@
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ФПО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$11</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$53</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$54</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$36</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -1450,55 +1450,55 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="F19" s="6" t="n">
         <v>74</v>
       </c>
       <c r="G19" s="8" t="inlineStr">
         <is>
-          <t> 17016</t>
+          <t> 22760</t>
         </is>
       </c>
       <c r="H19" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 07.05.2025 № 50-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3" t="inlineStr">
@@ -2499,51 +2499,51 @@
       </c>
       <c r="J11" s="9"/>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.06.2025 № 95-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -4571,55 +4571,55 @@
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>68640</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H47" s="8" t="inlineStr">
         <is>
-          <t>- 17016</t>
+          <t>- 22760</t>
         </is>
       </c>
       <c r="I47" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K47" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
@@ -4834,52 +4834,95 @@
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>89120</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>I5</t>
+        </is>
+      </c>
+      <c r="C54" s="3" t="inlineStr">
+        <is>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="E54" s="6" t="n">
+        <v>90293</v>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="G54" s="3"/>
+      <c r="H54" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I54" s="9"/>
+      <c r="J54" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K53"/>
+  <autoFilter ref="A1:K54"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -5183,51 +5226,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -5418,51 +5461,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
@@ -5487,147 +5530,147 @@
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>444</v>
+        <v>391</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>2200</v>
+        <v>1846</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>233</v>
+        <v>190</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -5653,120 +5696,120 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>7.12010001</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>лікувальна справа</t>
@@ -5851,51 +5894,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>5</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
@@ -5992,84 +6035,84 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>2</v>
       </c>