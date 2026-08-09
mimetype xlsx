--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -842,51 +842,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 8270 Варник харчової сировини та продуктів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C4" s="7" t="n">
@@ -933,74 +933,74 @@
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>17</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 5122 Кухар</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер
 7412 Пекар</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>52</v>
       </c>
       <c r="C9" s="7" t="n">