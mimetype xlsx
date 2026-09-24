--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1994,84 +1994,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -2148,165 +2148,165 @@
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електромонтажник
 7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>83</v>
+        <v>165</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7243 Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури
 7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7243 Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури
 8990 Оператор дистанційно керованих апаратів</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7344 Фотограф (фотороботи)
 4115 Секретар керівника (організації, підприємства, установи)</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7344 Фотограф (фотороботи)
 4223 Оператор поштового зв'язку</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>11</v>
       </c>
       <c r="C8" s="8" t="n">