--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -521,88 +521,92 @@
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4121 Офісний службовець (бухгалтерія)
 4115 Секретар керівника (організації, підприємства, установи)
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D4" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D4" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4211 Касир торговельного залу
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>4221 Агент з організації туризму
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D6" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
@@ -666,54 +670,56 @@
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C12" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D12" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D12" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 </t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D13" s="9" t="n">
         <v>47867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
@@ -903,143 +909,143 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>57</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>29</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>