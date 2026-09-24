--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -396,51 +396,51 @@
         <is>
           <t>nvvpu@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://nvvpu.ptu.in.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Яневич Сергій Анатолійович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1065,236 +1065,236 @@
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5133 Соціальний робітник</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7214 Монтажник з монтажу сталевих та залізобетонних конструкцій
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7331 Різьбяр по дереву та бересту</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7421 Верстатник деревообробних верстатів
 7124 Столяр будівельний</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 7124 Столяр будівельний</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 8263 Вишивальник</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>