--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1088,99 +1088,99 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7214 Монтажник з монтажу сталевих та залізобетонних конструкцій
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7331 Різьбяр по дереву та бересту</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>26</v>
       </c>
       <c r="C6" s="7" t="n">
@@ -1227,51 +1227,51 @@
       </c>
       <c r="B8" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 7124 Столяр будівельний</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 8263 Вишивальник</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>44</v>
       </c>
       <c r="C10" s="7" t="n">