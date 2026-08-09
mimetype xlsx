--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -981,56 +981,54 @@
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t> 2022_72</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1098,56 +1096,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
-          <t> 2022_72</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H9" s="9"/>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.04.2021 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
@@ -2307,56 +2303,54 @@
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>35646</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>- 2022_72</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
@@ -2487,105 +2481,105 @@
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>72474</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>- 22900</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>ІП 11020597</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
         <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>72481</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>- 2022_72</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
@@ -2913,87 +2907,87 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -3012,124 +3006,124 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -3148,187 +3142,187 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>479</v>
+        <v>392</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>775</v>
+        <v>597</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>8</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>