--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -680,74 +680,74 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>32</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Бармен</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>185</v>
+        <v>129</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7129 Монтажник систем утеплення будівель</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7422 Столяр
 7331 Різьбяр по дереву та бересту</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>88</v>
       </c>
       <c r="C5" s="7" t="n">