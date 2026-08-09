--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -501,71 +501,75 @@
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 4115 Секретар керівника (організації, підприємства, установи)
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>120</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D3" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D3" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D4" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D4" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4144 Діловод
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 </t>
         </is>
@@ -612,304 +616,322 @@
       <c r="B8" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
           <t>PД 040371</t>
         </is>
       </c>
       <c r="D8" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 5220 Продавець непродовольчих товарів
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D9" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D9" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7212 Електрозварник ручного зварювання
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D10" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D10" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7214 Монтажник з монтажу сталевих та залізобетонних конструкцій
 </t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7124 Тесляр
 </t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C12" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D12" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D12" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D14" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D14" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 </t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 </t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C16" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D16" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D16" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D17" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B18" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B19" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t>PД 040371</t>
         </is>
       </c>
       <c r="D19" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Контролер зварювальних робіт
 </t>
         </is>
       </c>
       <c r="B20" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C20" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D20" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7212 Контролер зварювальних робіт
 </t>
         </is>
       </c>
       <c r="B21" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D21" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D21" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Контролер зварювальних робіт
 </t>
         </is>
       </c>
       <c r="B22" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
           <t>PД 040371</t>
         </is>
       </c>
       <c r="D22" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7231 Слюсар з ремонту колісних транспортних засобів
 </t>
         </is>
       </c>
       <c r="B23" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D23" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D23" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 </t>
         </is>
       </c>
       <c r="B24" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
@@ -953,54 +975,56 @@
         </is>
       </c>
       <c r="B27" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>8263 Оператор швацького устаткування
 7436 Швачка
 </t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C28" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D28" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B29" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D29" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D29"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
@@ -1049,97 +1073,97 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>29</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7212 Контролер зварювальних робіт</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="n">