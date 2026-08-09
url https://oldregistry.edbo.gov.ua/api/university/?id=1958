--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -872,51 +872,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7233 Слюсар-ремонтник</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7233 Оглядач-ремонтник вагонів
 5112 Провідник пасажирського вагона</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>26</v>
       </c>
       <c r="C3" s="7" t="n">
@@ -965,121 +965,121 @@
       </c>
       <c r="B5" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Помічник машиніста електропоїзда</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>32</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8211 Токар
 8211 Фрезерувальник</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="n">