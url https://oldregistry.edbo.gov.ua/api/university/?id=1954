--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -952,75 +952,75 @@
         <v>22</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4133 Оператор станційного технологічного центру оброблення поїзної інформації та перевізних документів
 8312 Приймальник поїздів
 8312 Сигналіст
 4112 Оператор комп'ютерного набору</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 7141 Маляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 7233 Оглядач вагонів
 8312 Складач поїздів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>15</v>
       </c>