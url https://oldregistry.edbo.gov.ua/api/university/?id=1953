--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -916,51 +916,51 @@
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>7120 Монтажник будівельний
 </t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
           <t>PД 040274</t>
         </is>
       </c>
       <c r="D2" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7120 Деревообробник будівельний
 </t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D3" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
@@ -1133,71 +1133,71 @@
         <is>
           <t>PД 040274</t>
         </is>
       </c>
       <c r="D13" s="9" t="n">
         <v>46571</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник систем утеплення будівель
 7133 Штукатур
 </t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>PД 040274</t>
         </is>
       </c>
       <c r="D14" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 7141 Маляр
 </t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>PД 040274</t>
         </is>
       </c>
       <c r="D15" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D16" s="9" t="n">
         <v>48022</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>7132 Лицювальник-плиточник
@@ -1265,51 +1265,51 @@
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D20" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний
 </t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t>PД 040274</t>
         </is>
       </c>
       <c r="D21" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>7214 Монтажник з монтажу сталевих та залізобетонних конструкцій
 </t>
         </is>
       </c>
       <c r="B22" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>7422 Столяр
 </t>
         </is>
@@ -1936,51 +1936,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -2024,51 +2024,51 @@
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>7120 Деревообробник будівельний</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7122 Пічник
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>28</v>
       </c>
@@ -2093,74 +2093,74 @@
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>25</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>153</v>
+        <v>120</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8290 Оператор електронно-обчислювальних та обчислювальних машин
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>