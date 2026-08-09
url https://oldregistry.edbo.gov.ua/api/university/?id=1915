--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1386,51 +1386,51 @@
       </c>
       <c r="B2" s="8" t="n">
         <v>26</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>27</v>
       </c>
       <c r="C4" s="8" t="n">
@@ -1454,51 +1454,51 @@
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>81</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>50</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>