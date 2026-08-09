--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -245,51 +245,51 @@
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>ОНМедУ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Odessa National Medical University</t>
+          <t>Odesa National Medical University</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1900</t>
         </is>
@@ -885,56 +885,54 @@
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>120</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t> 15536</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1002,55 +1000,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>120</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
-          <t> 1548</t>
+          <t> 22505</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46387</v>
+        <v>46561</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
@@ -2060,55 +2058,55 @@
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>20341</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H10" s="8" t="inlineStr">
         <is>
-          <t>- 1548</t>
+          <t>- 22505</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46387</v>
+        <v>46561</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -2289,56 +2287,54 @@
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>76930</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>- 15536</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
@@ -2846,51 +2842,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
@@ -2982,84 +2978,84 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>423</v>
+        <v>403</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
@@ -3151,154 +3147,154 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>335</v>
+        <v>276</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>1214</v>
+        <v>1022</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
@@ -3386,54 +3382,54 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>