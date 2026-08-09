--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -12,51 +12,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ПТО" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Здобувачі ПТО" sheetId="3" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$118</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$15</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -520,142 +520,150 @@
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 4115 Секретар керівника (організації, підприємства, установи)
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D4" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D4" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>50</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D5" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D5" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
         <v>47168</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D8" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D8" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D9" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D9" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>150</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D10" s="9" t="n">
         <v>47867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
@@ -889,54 +897,56 @@
       </c>
       <c r="B23" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D23" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>5141 Візажист
 </t>
         </is>
       </c>
       <c r="B24" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C24" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D24" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D24" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>5141 Візажист-стиліст
 </t>
         </is>
       </c>
       <c r="B25" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 </t>
         </is>
       </c>
@@ -963,54 +973,56 @@
       <c r="B27" s="7" t="n">
         <v>120</v>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D27" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>5141 Візажист
 5141 Візажист-стиліст
 </t>
         </is>
       </c>
       <c r="B28" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C28" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D28" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>5169 Охоронець
 </t>
         </is>
       </c>
       <c r="B29" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>5169 Охоронник
 </t>
         </is>
       </c>
@@ -1128,90 +1140,96 @@
       </c>
       <c r="B36" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7129 Монтажник гіпсокартонних конструкцій
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B37" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D37" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D37" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B38" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C38" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D38" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D38" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 </t>
         </is>
       </c>
       <c r="B39" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C39" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D39" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D39" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 </t>
         </is>
       </c>
       <c r="B40" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник систем утеплення будівель
 </t>
         </is>
       </c>
@@ -1383,91 +1401,97 @@
         </is>
       </c>
       <c r="B50" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7124 Столяр будівельний
 </t>
         </is>
       </c>
       <c r="B51" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C51" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D51" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D51" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7129 Монтажник гіпсокартонних конструкцій
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B52" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C52" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D52" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D52" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 </t>
         </is>
       </c>
       <c r="B53" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C53" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D53" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D53" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 </t>
         </is>
       </c>
       <c r="B54" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C54" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D54" s="9" t="n">
         <v>47867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 </t>
@@ -1571,72 +1595,76 @@
       <c r="B60" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D60" s="9" t="n">
         <v>47867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання
 </t>
         </is>
       </c>
       <c r="B61" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D61" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D61" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів (категорія C1)
 </t>
         </is>
       </c>
       <c r="B62" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D62" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D62" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 </t>
         </is>
       </c>
       <c r="B63" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D63" s="9" t="n">
         <v>47168</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 </t>
@@ -1644,88 +1672,92 @@
       </c>
       <c r="B64" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C64" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D64" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 </t>
         </is>
       </c>
       <c r="B65" s="7" t="n">
         <v>45</v>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D65" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D65" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 </t>
         </is>
       </c>
       <c r="B66" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
         </is>
       </c>
       <c r="B67" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D67" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D67" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
         </is>
       </c>
       <c r="B68" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік торговельного та холодильного устаткування
 </t>
         </is>
       </c>
@@ -1766,54 +1798,56 @@
         </is>
       </c>
       <c r="B71" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 7137 Електромонтажник з освітлення та освітлювальних мереж
 </t>
         </is>
       </c>
       <c r="B72" s="7" t="n">
         <v>75</v>
       </c>
       <c r="C72" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D72" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D72" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>7331 Флорист
 </t>
         </is>
       </c>
       <c r="B73" s="7" t="n">
         <v>45</v>
       </c>
       <c r="C73" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D73" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>7331 Флорист
 </t>
@@ -1955,89 +1989,93 @@
       </c>
       <c r="B81" s="7" t="n">
         <v>125</v>
       </c>
       <c r="C81" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D81" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 </t>
         </is>
       </c>
       <c r="B82" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C82" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D82" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D82" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 </t>
         </is>
       </c>
       <c r="B83" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник
 </t>
         </is>
       </c>
       <c r="B84" s="7" t="n">
         <v>150</v>
       </c>
       <c r="C84" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D84" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D84" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>7435 Закрійник
 </t>
         </is>
       </c>
       <c r="B85" s="7" t="n">
         <v>125</v>
       </c>
       <c r="C85" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D85" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>7435 Закрійник
 </t>
@@ -2064,54 +2102,56 @@
       </c>
       <c r="B87" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D87" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>7435 Закрійник
 </t>
         </is>
       </c>
       <c r="B88" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C88" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D88" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D88" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>7435 Закрійник
 </t>
         </is>
       </c>
       <c r="B89" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C89" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>7436 Швачка
 </t>
         </is>
       </c>
@@ -2151,72 +2191,76 @@
 </t>
         </is>
       </c>
       <c r="B92" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>7436 Швачка
 </t>
         </is>
       </c>
       <c r="B93" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C93" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D93" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D93" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>7436 Швачка
 8263 Оператор швацького устаткування
 </t>
         </is>
       </c>
       <c r="B94" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C94" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D94" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D94" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>8263 Оператор швацького устаткування
 </t>
         </is>
       </c>
       <c r="B95" s="7" t="n">
         <v>55</v>
       </c>
       <c r="C95" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D95" s="9" t="n">
         <v>48981</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>8263 Оператор швацького устаткування
 </t>
@@ -2370,107 +2414,113 @@
       </c>
       <c r="B104" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C104" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D104" s="9" t="n">
         <v>48598</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>8290 Слюсар-складальник радіоелектронної апаратури та приладів
 </t>
         </is>
       </c>
       <c r="B105" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C105" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D105" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D105" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія C1)
 </t>
         </is>
       </c>
       <c r="B106" s="7" t="n">
         <v>150</v>
       </c>
       <c r="C106" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D106" s="9" t="n">
         <v>47168</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів
 </t>
         </is>
       </c>
       <c r="B107" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C107" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D107" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D107" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B108" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C108" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D108" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D108" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1, A2)
 </t>
         </is>
       </c>
       <c r="B109" s="7" t="n">
         <v>120</v>
       </c>
       <c r="C109" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D109" s="9" t="n">
         <v>47168</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1)
 </t>
@@ -2497,177 +2547,183 @@
       </c>
       <c r="B111" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D111" s="9" t="n">
         <v>47168</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія E1, E2)
 </t>
         </is>
       </c>
       <c r="B112" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C112" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D112" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D112" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія D1)
 </t>
         </is>
       </c>
       <c r="B113" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія B1)
 </t>
         </is>
       </c>
       <c r="B114" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C114" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D114" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D114" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва (категорія A1)
 </t>
         </is>
       </c>
       <c r="B115" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C115" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва (категорія A2)
 </t>
         </is>
       </c>
       <c r="B116" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва (категорія A1, A2)
 7212 Електрозварник ручного зварювання
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B117" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C117" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D117" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D117" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>8990 Оператор дистанційно керованих апаратів
 </t>
         </is>
       </c>
       <c r="B118" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D118" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D118"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="7" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Професії</t>
         </is>
       </c>
       <c r="B1" s="6" t="inlineStr">
         <is>
           <t>Денна</t>
@@ -2675,465 +2731,374 @@
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Заочна</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>5122 Кухар закладу освіти</t>
+          <t>5122 Кухар
+5123 Офіціант</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
-5123 Офіціант</t>
+7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>5122 Кухар
-7412 Кондитер</t>
+          <t>5141 Перукар (перукар-модельєр)
+5141 Манікюрник</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>5141 Перукар (перукар-модельєр)
-5141 Манікюрник</t>
+          <t>7122 Муляр
+7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>5141 Перукар (перукар-модельєр)
-5141 Візажист</t>
+          <t>7212 Електрозварник ручного зварювання
+7122 Муляр</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
-        <is>
-[...67 lines deleted...]
-      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B10" s="7" t="n">
-[...16 lines deleted...]
-      <c r="A11" s="3" t="inlineStr">
+      <c r="B7" s="7" t="n">
+        <v>74</v>
+      </c>
+      <c r="C7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
-      <c r="B11" s="7" t="n">
+      <c r="B8" s="7" t="n">
         <v>12</v>
       </c>
-      <c r="C11" s="7" t="n">
-[...13 lines deleted...]
-      <c r="A12" s="3" t="inlineStr">
+      <c r="C8" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 7241 Електромеханік торговельного та холодильного устаткування</t>
         </is>
       </c>
-      <c r="B12" s="7" t="n">
+      <c r="B9" s="7" t="n">
         <v>11</v>
       </c>
-      <c r="C12" s="7" t="n">
-[...13 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+      <c r="C9" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D9" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
+      <c r="B10" s="7" t="n">
+        <v>70</v>
+      </c>
+      <c r="C10" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
+7137 Електромонтажник з освітлення та освітлювальних мереж</t>
+        </is>
+      </c>
+      <c r="B11" s="7" t="n">
+        <v>12</v>
+      </c>
+      <c r="C11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>7433 Кравець</t>
+        </is>
+      </c>
+      <c r="B12" s="7" t="n">
+        <v>36</v>
+      </c>
+      <c r="C12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>7433 Кравець
+7435 Закрійник</t>
+        </is>
+      </c>
       <c r="B13" s="7" t="n">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="C13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
-        <is>
-[...89 lines deleted...]
-      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7212 Електрозварник ручного зварювання
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B18" s="7" t="n">
+      <c r="B14" s="7" t="n">
         <v>23</v>
       </c>
-      <c r="C18" s="7" t="n">
-[...13 lines deleted...]
-      <c r="A19" s="3" t="inlineStr">
+      <c r="C14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
-      <c r="B19" s="7" t="n">
-[...11 lines deleted...]
-      <c r="F19" s="7" t="n">
+      <c r="B15" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="C15" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F19"/>
+  <autoFilter ref="A1:F15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>