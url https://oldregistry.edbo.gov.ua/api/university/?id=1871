--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -487,287 +487,287 @@
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D2" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4121 Офісний службовець (бухгалтерія)
 4112 Оператор комп'ютерного набору
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D3" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D4" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
           <t>РД 040555</t>
         </is>
       </c>
       <c r="D6" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)
 7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електромонтажник
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D8" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D9" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C10" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D10" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C11" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D11" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія D)
 </t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C12" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D12" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1, A2, B1)
 </t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D13" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва (категорія A1, A2, B1)
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
           <t>PД 040555</t>
         </is>
       </c>
       <c r="D14" s="9" t="n">
-        <v>46204</v>
+        <v>46235</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
@@ -823,98 +823,98 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>70</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8331 Тракторист-машиніст сільськогосподарського виробництва</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>67</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електромонтажник
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>