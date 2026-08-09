--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -834,56 +834,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t>УП 05005231</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H3" s="9"/>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
@@ -910,56 +908,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t>УП 05005232</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H5" s="9"/>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L5"/>
   <sheetViews>
@@ -1374,220 +1370,210 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>19449</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УП 05005225</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>58182</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та фондовий ринок</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УП 05019197</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>19439</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УП 05005226</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>58183</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УП 05019196</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>6110</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УП 05005231</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>81359</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
@@ -1700,236 +1686,226 @@
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>6963</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>НІ 0589964</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>58185</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>УП 05019198</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>7976</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
-          <t>НІ 0589963</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>58184</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>УП 05019199</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>9231</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
-          <t>УП 05005232</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>81360</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>