--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1024,51 +1024,51 @@
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5220 Продавець продовольчих товарів</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>40</v>
       </c>
       <c r="C3" s="6" t="n">
@@ -1164,51 +1164,51 @@
       <c r="B7" s="6" t="n">
         <v>28</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>20</v>
       </c>
       <c r="C9" s="6" t="n">