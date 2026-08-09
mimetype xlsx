--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -851,142 +851,142 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>23</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>6113 Квітникар
 7331 Флорист</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>12</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 8266 Складальник верху взуття</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7442 Взуттьовик з індивідуального пошиття взуття</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>13</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>