--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -431,51 +431,51 @@
         <is>
           <t>www.uni-sport.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Васильчук Геннадій Миколайович</t>
+          <t>Москаленко Олександр Вікторович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -5541,297 +5541,297 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>337</v>
+        <v>707</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>177</v>
+        <v>359</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>256</v>
+        <v>573</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
@@ -5887,84 +5887,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
@@ -5990,87 +5990,87 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>129</v>
+        <v>253</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>81</v>
+        <v>148</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
@@ -6093,195 +6093,195 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>