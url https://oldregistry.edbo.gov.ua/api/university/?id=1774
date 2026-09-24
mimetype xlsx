--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1338,142 +1338,142 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 4121 Офісний службовець (бухгалтерія)</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4121 Офісний службовець (бухгалтерія)
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
@@ -1519,187 +1519,187 @@
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>27</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7221 Коваль ручного кування</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="C12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B16" s="7" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
       <c r="B17" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C17" s="7" t="n">
         <v>0</v>