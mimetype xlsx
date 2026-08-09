--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -21,54 +21,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$33</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$862</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$270</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$863</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$267</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -808,51 +808,51 @@
         <v>724</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
@@ -1292,438 +1292,475 @@
         </is>
       </c>
       <c r="F11" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="H11" s="9"/>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>Господарське та адміністративне право і процес</t>
+          <t>Безпека праці та управління професійними ризиками</t>
         </is>
       </c>
       <c r="F12" s="6" t="n">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="G12" s="8" t="inlineStr">
         <is>
-          <t> 5515</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H12" s="9"/>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 22.02.2021 № 19-л</t>
+          <t>Наказ МОН від 19.06.2026 № 136-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>Атомні електричні станції</t>
+          <t>Господарське та адміністративне право і процес</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G13" s="8" t="inlineStr">
         <is>
-          <t> 5496</t>
+          <t> 5515</t>
         </is>
       </c>
       <c r="H13" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Атомна енергетика</t>
+        </is>
+      </c>
+      <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Атомні електричні станції</t>
         </is>
       </c>
       <c r="F14" s="6" t="n">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G14" s="8" t="inlineStr">
         <is>
-          <t>УД 11017526</t>
+          <t> 5496</t>
         </is>
       </c>
       <c r="H14" s="9" t="n">
-        <v>46387</v>
+        <v>47300</v>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 24.05.2023 № 182-л</t>
+          <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
-[...2 lines deleted...]
-      <c r="D15" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F15" s="6" t="n">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G15" s="8" t="inlineStr">
         <is>
-          <t> 15101</t>
+          <t>УД 11017526</t>
         </is>
       </c>
       <c r="H15" s="9" t="n">
-        <v>46935</v>
+        <v>46387</v>
       </c>
       <c r="I15" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 02.05.2025 № 47-л</t>
+          <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="F16" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G16" s="8" t="inlineStr">
         <is>
-          <t> 15115</t>
+          <t> 15101</t>
         </is>
       </c>
       <c r="H16" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="F17" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G17" s="8" t="inlineStr">
         <is>
-          <t> 15128</t>
+          <t> 15115</t>
         </is>
       </c>
       <c r="H17" s="9" t="n">
-        <v>47665</v>
+        <v>46569</v>
       </c>
       <c r="I17" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F18" s="6" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G18" s="8" t="inlineStr">
         <is>
-          <t> 5029</t>
+          <t> 15128</t>
         </is>
       </c>
       <c r="H18" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="I18" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 22.02.2021 № 19-л</t>
+          <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="F19" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G19" s="8" t="inlineStr">
         <is>
-          <t> 5426</t>
+          <t> 5029</t>
         </is>
       </c>
       <c r="H19" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="F20" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G20" s="8" t="inlineStr">
         <is>
-          <t> 10008</t>
+          <t> 5426</t>
         </is>
       </c>
       <c r="H20" s="9" t="n">
-        <v>47665</v>
+        <v>46569</v>
       </c>
       <c r="I20" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 24.05.2023 № 182-л</t>
+          <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F21" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t> 9856</t>
+          <t> 10008</t>
         </is>
       </c>
       <c r="H21" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
+          <t>Наказ МОН від 24.05.2023 № 182-л</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія, ерготерапія</t>
+        </is>
+      </c>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія, ерготерапія</t>
+        </is>
+      </c>
+      <c r="F22" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="G22" s="8" t="inlineStr">
+        <is>
+          <t> 9856</t>
+        </is>
+      </c>
+      <c r="H22" s="9" t="n">
+        <v>47665</v>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I21"/>
+  <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -1819,56 +1856,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>330</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НД 1192653</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>110</v>
@@ -1936,51 +1971,51 @@
       </c>
       <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 10.06.2016 № 655</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K862"/>
+  <dimension ref="A1:K863"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -4185,396 +4220,378 @@
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>7457</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Динаміка і міцність машин</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t>- 5479</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>8636</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Технології машинобудування</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t>- 5053</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>28552</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг паковань та пакувального обладнання</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t>- 5477</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>28562</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Інструментальні системи інженерного дизайну</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>28565</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Автоматизовані та роботизовані механічні системи</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="8" t="inlineStr">
         <is>
           <t>- ARACIS_2024_2</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
         <v>46946</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>34375</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Технології виробництва літальних апаратів</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="8" t="inlineStr">
         <is>
           <t>- 5052</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J59" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>53251</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Конструювання та дизайн машин</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="8" t="inlineStr">
         <is>
           <t>- 5478</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J60" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>53253</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг зварювання, лазерних та споріднених технологій</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="8" t="inlineStr">
         <is>
           <t>- 8193</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J61" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
         <v>63574</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Робототехніка</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I62" s="9"/>
       <c r="J62" s="8" t="inlineStr">
         <is>
-          <t>УД 11017607</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>7064</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Нанотехнології та комп’ютерний дизайн матеріалів</t>
         </is>
@@ -6067,595 +6084,567 @@
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>8651</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних речовин та водоочищення</t>
         </is>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I100" s="9"/>
       <c r="J100" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>10800</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології органічних речовин</t>
         </is>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I101" s="9"/>
       <c r="J101" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>16466</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології косметичних засобів та харчових добавок</t>
         </is>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>18558</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Електрохімічні технології неорганічних і органічних матеріалів</t>
         </is>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I103" s="9"/>
       <c r="J103" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>28648</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Промислова екологія та ресурсоефективні чисті технології</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t>- 5397</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J104" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>28657</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних і органічних зв'язуючих та композиційних матеріалів</t>
         </is>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>53266</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних в'яжучих речовин, кераміки, скла та полімерних і композиційних матеріалів</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
-          <t>УД 11017499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>58741</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Електрохімічні технології неорганічних і органічних матеріалів</t>
         </is>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I107" s="9"/>
       <c r="J107" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>58742</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Промислова екологія та ресурсоефективні чисті технології</t>
         </is>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="8" t="inlineStr">
         <is>
           <t>- 5397</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J108" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>58745</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології косметичних засобів та харчових добавок</t>
         </is>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I109" s="9"/>
       <c r="J109" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>58746</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних в'яжучих речовин, кераміки, скла та полімерних і композиційних матеріалів</t>
         </is>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I110" s="9"/>
       <c r="J110" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
         <v>58749</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних речовин та водоочищення</t>
         </is>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I111" s="9"/>
       <c r="J111" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>58750</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології органічних речовин</t>
         </is>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I112" s="9"/>
       <c r="J112" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>63986</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="8" t="inlineStr">
         <is>
           <t>- 21631</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J113" s="8" t="inlineStr">
         <is>
-          <t>УД 11017500</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>28917</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
@@ -7059,559 +7048,551 @@
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>58756</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Акустичні електронні системи та технології обробки акустичної інформації</t>
         </is>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t>- 5395</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J124" s="8" t="inlineStr">
         <is>
-          <t>УД 11017502</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>58757</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Електронні компоненти і системи</t>
         </is>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="8" t="inlineStr">
         <is>
           <t>- ARACIS_2024_1</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
         <v>46946</v>
       </c>
       <c r="J125" s="8" t="inlineStr">
         <is>
-          <t>УД 11017502</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>58758</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Електронні прилади та пристрої</t>
         </is>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="8" t="inlineStr">
         <is>
           <t>- 5322</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J126" s="8" t="inlineStr">
         <is>
-          <t>УД 11017502</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>58759</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Електронні системи мультимедіа та засоби Інтернету речей</t>
         </is>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="8" t="inlineStr">
         <is>
           <t>- 5394</t>
         </is>
       </c>
       <c r="I127" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J127" s="8" t="inlineStr">
         <is>
-          <t>УД 11017502</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>7066</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-комунікаційні технології</t>
         </is>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="8" t="inlineStr">
         <is>
           <t>- 5407</t>
         </is>
       </c>
       <c r="I128" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J128" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K128" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>7102</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Телекомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I129" s="9"/>
       <c r="J129" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K129" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>28667</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Спеціальні телекомунікаційні системи</t>
         </is>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I130" s="9"/>
       <c r="J130" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K130" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
         <v>28671</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
           <t>Інженерія та програмування інфокомунікацій</t>
         </is>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="8" t="inlineStr">
         <is>
           <t>- 5406</t>
         </is>
       </c>
       <c r="I131" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J131" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K131" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
         <v>28677</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-обчислювальні засоби радіоелектронних систем</t>
         </is>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="8" t="inlineStr">
         <is>
           <t>- 5405</t>
         </is>
       </c>
       <c r="I132" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J132" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K132" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
         <v>49227</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Радіотехнічні комп'ютеризовані системи</t>
         </is>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I133" s="9"/>
       <c r="J133" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K133" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>49228</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та комунікаційна радіоінженерія</t>
         </is>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I134" s="9"/>
       <c r="J134" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K134" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
         <v>49229</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальні технології радіоелектронної техніки</t>
         </is>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I135" s="9"/>
       <c r="J135" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K135" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
         <v>53274</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Системи електронних комунікацій та Інтернету речей</t>
         </is>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I136" s="9"/>
       <c r="J136" s="8" t="inlineStr">
         <is>
           <t>УД 11017503</t>
         </is>
       </c>
       <c r="K136" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>57896</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Спеціальні системи електронних комунікацій</t>
@@ -8684,140 +8665,146 @@
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E163" s="6" t="n">
         <v>81849</v>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша – англійська</t>
         </is>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I163" s="9"/>
+          <t>- 22875</t>
+        </is>
+      </c>
+      <c r="I163" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J163" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K163" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D164" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E164" s="6" t="n">
         <v>81851</v>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша – німецька</t>
         </is>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I164" s="9"/>
+          <t>- 22876</t>
+        </is>
+      </c>
+      <c r="I164" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J164" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K164" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D165" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E165" s="6" t="n">
         <v>81853</v>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша – французька</t>
         </is>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I165" s="9"/>
+          <t>- 22877</t>
+        </is>
+      </c>
+      <c r="I165" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J165" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K165" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
@@ -8911,186 +8898,186 @@
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E168" s="6" t="n">
         <v>81773</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I168" s="9"/>
       <c r="J168" s="8" t="inlineStr">
         <is>
           <t>УД 11019767</t>
         </is>
       </c>
       <c r="K168" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E169" s="6" t="n">
         <v>81775</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Економічна аналітика</t>
         </is>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I169" s="9"/>
       <c r="J169" s="8" t="inlineStr">
         <is>
           <t>УД 11019767</t>
         </is>
       </c>
       <c r="K169" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D170" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E170" s="6" t="n">
         <v>86322</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Цифрова економіка та менеджмент</t>
         </is>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I170" s="9"/>
       <c r="J170" s="8" t="inlineStr">
         <is>
           <t>УД 11019767</t>
         </is>
       </c>
       <c r="K170" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D171" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E171" s="6" t="n">
         <v>81777</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I171" s="9"/>
       <c r="J171" s="8" t="inlineStr">
         <is>
           <t>УД 11019767</t>
         </is>
       </c>
       <c r="K171" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
         <v>81780</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини та цифрова дипломатія</t>
@@ -9157,55 +9144,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
         <v>81783</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
           <t>Врегулювання конфліктів та медіація</t>
         </is>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="8" t="inlineStr">
         <is>
-          <t>- 14946</t>
+          <t>- 22887</t>
         </is>
       </c>
       <c r="I174" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J174" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K174" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D175" s="3"/>
@@ -9520,55 +9507,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
         <v>81802</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G183" s="3"/>
       <c r="H183" s="8" t="inlineStr">
         <is>
-          <t>- 14948</t>
+          <t>- 22985</t>
         </is>
       </c>
       <c r="I183" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J183" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D184" s="3"/>
@@ -9881,55 +9868,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
         <v>83405</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G192" s="3"/>
       <c r="H192" s="8" t="inlineStr">
         <is>
-          <t>- 14952</t>
+          <t>- 22878</t>
         </is>
       </c>
       <c r="I192" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J192" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D193" s="3"/>
@@ -10816,137 +10803,137 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B215" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
         <v>82954</v>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>Інтегровані інформаційні системи</t>
         </is>
       </c>
       <c r="G215" s="3"/>
       <c r="H215" s="8" t="inlineStr">
         <is>
-          <t>- 14965</t>
+          <t>- 22882</t>
         </is>
       </c>
       <c r="I215" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J215" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K215" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
         <v>82956</v>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>Інформаційне забезпечення робототехнічних систем</t>
         </is>
       </c>
       <c r="G216" s="3"/>
       <c r="H216" s="8" t="inlineStr">
         <is>
-          <t>- 14966</t>
+          <t>- 22883</t>
         </is>
       </c>
       <c r="I216" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J216" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K216" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
         <v>82958</v>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Інформаційні управляючі системи та технології</t>
         </is>
       </c>
       <c r="G217" s="3"/>
       <c r="H217" s="8" t="inlineStr">
         <is>
-          <t>- 14967</t>
+          <t>- 22881</t>
         </is>
       </c>
       <c r="I217" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J217" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K217" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D218" s="3"/>
@@ -11062,54 +11049,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B221" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
         <v>82976</v>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G221" s="3"/>
       <c r="H221" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I221" s="9"/>
+          <t>- 22879</t>
+        </is>
+      </c>
+      <c r="I221" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J221" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K221" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
@@ -11195,186 +11184,186 @@
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E224" s="6" t="n">
         <v>84506</v>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг поліграфічних систем</t>
         </is>
       </c>
       <c r="G224" s="3"/>
       <c r="H224" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I224" s="9"/>
       <c r="J224" s="8" t="inlineStr">
         <is>
           <t>УД 11020441</t>
         </is>
       </c>
       <c r="K224" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B225" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E225" s="6" t="n">
         <v>84511</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг обладнання виробництва полімерних та будівельних матеріалів і виробів</t>
         </is>
       </c>
       <c r="G225" s="3"/>
       <c r="H225" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I225" s="9"/>
       <c r="J225" s="8" t="inlineStr">
         <is>
           <t>УД 11020441</t>
         </is>
       </c>
       <c r="K225" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E226" s="6" t="n">
         <v>84513</v>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Інженерія промислових процесів та обладнання</t>
         </is>
       </c>
       <c r="G226" s="3"/>
       <c r="H226" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I226" s="9"/>
       <c r="J226" s="8" t="inlineStr">
         <is>
           <t>УД 11020441</t>
         </is>
       </c>
       <c r="K226" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B227" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E227" s="6" t="n">
         <v>86360</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>Енергоощадне обладнання біопаливних та водневих технологій</t>
         </is>
       </c>
       <c r="G227" s="3"/>
       <c r="H227" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I227" s="9"/>
       <c r="J227" s="8" t="inlineStr">
         <is>
           <t>УД 11020441</t>
         </is>
       </c>
       <c r="K227" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
         <v>83678</v>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
           <t>Інженерія безпілотних та автономних систем</t>
@@ -12498,723 +12487,729 @@
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
         <v>83596</v>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
           <t>Акустичні електронні системи та технології обробки акустичної інформації</t>
         </is>
       </c>
       <c r="G255" s="3"/>
       <c r="H255" s="8" t="inlineStr">
         <is>
           <t>- 14515</t>
         </is>
       </c>
       <c r="I255" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J255" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K255" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
         <v>83598</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Електронні системи мультимедіа та засоби Інтернету речей</t>
         </is>
       </c>
       <c r="G256" s="3"/>
       <c r="H256" s="8" t="inlineStr">
         <is>
           <t>- 14516</t>
         </is>
       </c>
       <c r="I256" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J256" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K256" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
         <v>83600</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>Електронні компоненти і системи</t>
         </is>
       </c>
       <c r="G257" s="3"/>
       <c r="H257" s="8" t="inlineStr">
         <is>
           <t>- ARACIS_2024_1</t>
         </is>
       </c>
       <c r="I257" s="9" t="n">
         <v>46946</v>
       </c>
       <c r="J257" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K257" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
         <v>83601</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
           <t>Електронні прилади та пристрої</t>
         </is>
       </c>
       <c r="G258" s="3"/>
       <c r="H258" s="8" t="inlineStr">
         <is>
           <t>- 14981</t>
         </is>
       </c>
       <c r="I258" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J258" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K258" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B259" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
         <v>83605</v>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G259" s="3"/>
       <c r="H259" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I259" s="9"/>
+          <t>- 22880</t>
+        </is>
+      </c>
+      <c r="I259" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J259" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K259" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
         <v>83608</v>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
           <t>Системи електронних комунікацій та Інтернету речей</t>
         </is>
       </c>
       <c r="G260" s="3"/>
       <c r="H260" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I260" s="9"/>
+          <t>- 22884</t>
+        </is>
+      </c>
+      <c r="I260" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J260" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K260" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B261" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
         <v>83610</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
           <t>Інженерія та програмування інфокомунікацій</t>
         </is>
       </c>
       <c r="G261" s="3"/>
       <c r="H261" s="8" t="inlineStr">
         <is>
           <t>- 14982</t>
         </is>
       </c>
       <c r="I261" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J261" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K261" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
         <v>83612</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-комунікаційні технології</t>
         </is>
       </c>
       <c r="G262" s="3"/>
       <c r="H262" s="8" t="inlineStr">
         <is>
           <t>- 14983</t>
         </is>
       </c>
       <c r="I262" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J262" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K262" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B263" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
         <v>83615</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
           <t>Технології радіоелектронної боротьби</t>
         </is>
       </c>
       <c r="G263" s="3"/>
       <c r="H263" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I263" s="9"/>
       <c r="J263" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K263" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
         <v>83616</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальні технології радіоелектронної техніки</t>
         </is>
       </c>
       <c r="G264" s="3"/>
       <c r="H264" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I264" s="9"/>
       <c r="J264" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K264" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B265" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
         <v>83618</v>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та комунікаційна радіоінженерія</t>
         </is>
       </c>
       <c r="G265" s="3"/>
       <c r="H265" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I265" s="9"/>
       <c r="J265" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K265" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
         <v>83620</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
           <t>Радіотехнічні комп'ютеризовані системи</t>
         </is>
       </c>
       <c r="G266" s="3"/>
       <c r="H266" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I266" s="9"/>
+          <t>- 22885</t>
+        </is>
+      </c>
+      <c r="I266" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J266" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K266" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B267" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
         <v>83622</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-обчислювальні засоби радіоелектронних систем</t>
         </is>
       </c>
       <c r="G267" s="3"/>
       <c r="H267" s="8" t="inlineStr">
         <is>
           <t>- 14984</t>
         </is>
       </c>
       <c r="I267" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J267" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K267" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
         <v>83626</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Електронні мікро- і наносистеми та технології</t>
         </is>
       </c>
       <c r="G268" s="3"/>
       <c r="H268" s="8" t="inlineStr">
         <is>
           <t>- 14985</t>
         </is>
       </c>
       <c r="I268" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J268" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K268" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B269" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
         <v>83628</v>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наноелектроніка</t>
         </is>
       </c>
       <c r="G269" s="3"/>
       <c r="H269" s="8" t="inlineStr">
         <is>
           <t>- 14986</t>
         </is>
       </c>
       <c r="I269" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J269" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K269" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
         <v>89319</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
           <t>Інженерія систем штучного інтелекту в електронних комунікаціях</t>
         </is>
       </c>
       <c r="G270" s="3"/>
       <c r="H270" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I270" s="9"/>
       <c r="J270" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K270" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B271" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
         <v>89320</v>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Інженерія систем телекомунікацій безпілотних авіаційних комплексів</t>
         </is>
       </c>
       <c r="G271" s="3"/>
       <c r="H271" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I271" s="9"/>
       <c r="J271" s="8" t="inlineStr">
         <is>
           <t>УД 11019771</t>
         </is>
       </c>
       <c r="K271" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
         <v>83632</v>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
           <t>Інформаційні вимірювальні технології</t>
@@ -14085,55 +14080,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B294" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
         <v>83702</v>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
           <t>Міжнародні соціальні проєкти та волонтерська діяльність</t>
         </is>
       </c>
       <c r="G294" s="3"/>
       <c r="H294" s="8" t="inlineStr">
         <is>
-          <t>- 15002</t>
+          <t>- 22886</t>
         </is>
       </c>
       <c r="I294" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J294" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K294" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B295" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
@@ -14768,195 +14763,187 @@
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="6" t="n">
         <v>6913</v>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
           <t>Соціологія модернізації та науково-технічного розвитку</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H309" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I309" s="9"/>
       <c r="J309" s="8" t="inlineStr">
         <is>
-          <t>УД 11017611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K309" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="6" t="n">
         <v>18479</v>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
           <t>Врегулювання конфліктів та медіація</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H310" s="8" t="inlineStr">
         <is>
           <t>- 6893</t>
         </is>
       </c>
       <c r="I310" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J310" s="8" t="inlineStr">
         <is>
-          <t>УД 11017611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K310" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B311" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="6" t="n">
         <v>31242</v>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
           <t>Врегулювання конфліктів та медіація</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H311" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I311" s="9"/>
       <c r="J311" s="8" t="inlineStr">
         <is>
-          <t>УД 11017611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K311" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B312" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D312" s="3"/>
       <c r="E312" s="6" t="n">
         <v>61415</v>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
           <t>Аналітика соціальних даних</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H312" s="8" t="inlineStr">
         <is>
           <t>- 21268</t>
         </is>
       </c>
       <c r="I312" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J312" s="8" t="inlineStr">
         <is>
-          <t>УД 11017611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K312" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B313" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="6" t="n">
         <v>6612</v>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
           <t>Видавнича справа та редагування</t>
         </is>
@@ -15717,1422 +15704,1360 @@
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D330" s="3"/>
       <c r="E330" s="6" t="n">
         <v>6476</v>
       </c>
       <c r="F330" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення комп’ютерних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G330" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H330" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I330" s="9"/>
       <c r="J330" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K330" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B331" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D331" s="3"/>
       <c r="E331" s="6" t="n">
         <v>7032</v>
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення високопродуктивних комп'ютерних систем та мереж</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H331" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I331" s="9"/>
       <c r="J331" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K331" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B332" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C332" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D332" s="3"/>
       <c r="E332" s="6" t="n">
         <v>7108</v>
       </c>
       <c r="F332" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення розподілених систем</t>
         </is>
       </c>
       <c r="G332" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H332" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I332" s="9"/>
       <c r="J332" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K332" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B333" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C333" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D333" s="3"/>
       <c r="E333" s="6" t="n">
         <v>9471</v>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення web-технологій та мобільних пристроїв</t>
         </is>
       </c>
       <c r="G333" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H333" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I333" s="9"/>
       <c r="J333" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K333" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="6" t="n">
         <v>16472</v>
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інформаційних управляючих систем та технологій</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H334" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I334" s="9"/>
       <c r="J334" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K334" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B335" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C335" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D335" s="3"/>
       <c r="E335" s="6" t="n">
         <v>18494</v>
       </c>
       <c r="F335" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інформаційно-комунікаційних систем</t>
         </is>
       </c>
       <c r="G335" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H335" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I335" s="9"/>
       <c r="J335" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K335" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B336" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C336" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D336" s="3"/>
       <c r="E336" s="6" t="n">
         <v>18495</v>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інтелектуальних та робототехнічних систем</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H336" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I336" s="9"/>
       <c r="J336" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K336" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B337" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C337" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D337" s="3"/>
       <c r="E337" s="6" t="n">
         <v>28511</v>
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення розподілених систем</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H337" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I337" s="9"/>
       <c r="J337" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K337" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B338" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C338" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D338" s="3"/>
       <c r="E338" s="6" t="n">
         <v>28513</v>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютеризованих систем</t>
         </is>
       </c>
       <c r="G338" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H338" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I338" s="9"/>
       <c r="J338" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K338" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B339" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C339" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D339" s="3"/>
       <c r="E339" s="6" t="n">
         <v>28516</v>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютерних систем</t>
         </is>
       </c>
       <c r="G339" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H339" s="8" t="inlineStr">
         <is>
           <t>- 5510</t>
         </is>
       </c>
       <c r="I339" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J339" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K339" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D340" s="3"/>
       <c r="E340" s="6" t="n">
         <v>28519</v>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютерних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H340" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I340" s="9"/>
       <c r="J340" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K340" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B341" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D341" s="3"/>
       <c r="E341" s="6" t="n">
         <v>31177</v>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення розподілених систем</t>
         </is>
       </c>
       <c r="G341" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H341" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I341" s="9"/>
       <c r="J341" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K341" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="6" t="n">
         <v>31212</v>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютеризованих систем</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H342" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I342" s="9"/>
       <c r="J342" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K342" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B343" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D343" s="3"/>
       <c r="E343" s="6" t="n">
         <v>31213</v>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютерних систем</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H343" s="8" t="inlineStr">
         <is>
           <t>- 21617</t>
         </is>
       </c>
       <c r="I343" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J343" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K343" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C344" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D344" s="3"/>
       <c r="E344" s="6" t="n">
         <v>31240</v>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютерних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G344" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H344" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I344" s="9"/>
       <c r="J344" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K344" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B345" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C345" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D345" s="3"/>
       <c r="E345" s="6" t="n">
         <v>34804</v>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення високопродуктивних комп'ютерних систем та мереж</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H345" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I345" s="9"/>
       <c r="J345" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K345" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D346" s="3"/>
       <c r="E346" s="6" t="n">
         <v>34806</v>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інформаційних управляючих систем та технологій</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H346" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I346" s="9"/>
       <c r="J346" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K346" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B347" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D347" s="3"/>
       <c r="E347" s="6" t="n">
         <v>34807</v>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інформаційно-комунікаційних систем</t>
         </is>
       </c>
       <c r="G347" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H347" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I347" s="9"/>
       <c r="J347" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K347" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C348" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D348" s="3"/>
       <c r="E348" s="6" t="n">
         <v>34808</v>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення комп'ютерних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G348" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H348" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I348" s="9"/>
       <c r="J348" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K348" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B349" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D349" s="3"/>
       <c r="E349" s="6" t="n">
         <v>34809</v>
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення розподілених систем</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H349" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I349" s="9"/>
       <c r="J349" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K349" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B350" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C350" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D350" s="3"/>
       <c r="E350" s="6" t="n">
         <v>46634</v>
       </c>
       <c r="F350" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення мультимедійних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G350" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H350" s="8" t="inlineStr">
         <is>
           <t>- 5511</t>
         </is>
       </c>
       <c r="I350" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J350" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K350" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B351" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C351" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D351" s="3"/>
       <c r="E351" s="6" t="n">
         <v>46635</v>
       </c>
       <c r="F351" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення мультимедійних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G351" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H351" s="8" t="inlineStr">
         <is>
           <t>- 5521</t>
         </is>
       </c>
       <c r="I351" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J351" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K351" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B352" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D352" s="3"/>
       <c r="E352" s="6" t="n">
         <v>46727</v>
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інформаційно-управляючих систем</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H352" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I352" s="9"/>
       <c r="J352" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K352" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B353" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C353" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D353" s="3"/>
       <c r="E353" s="6" t="n">
         <v>46728</v>
       </c>
       <c r="F353" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інформаційно-управляючих систем</t>
         </is>
       </c>
       <c r="G353" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H353" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I353" s="9"/>
       <c r="J353" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K353" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B354" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C354" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D354" s="3"/>
       <c r="E354" s="6" t="n">
         <v>46730</v>
       </c>
       <c r="F354" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем і веб-технологій</t>
         </is>
       </c>
       <c r="G354" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H354" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I354" s="9"/>
       <c r="J354" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K354" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B355" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D355" s="3"/>
       <c r="E355" s="6" t="n">
         <v>46731</v>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем і веб-технологій</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H355" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I355" s="9"/>
       <c r="J355" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K355" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C356" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D356" s="3"/>
       <c r="E356" s="6" t="n">
         <v>49232</v>
       </c>
       <c r="F356" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інформаційних систем</t>
         </is>
       </c>
       <c r="G356" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H356" s="8" t="inlineStr">
         <is>
           <t>- 5509</t>
         </is>
       </c>
       <c r="I356" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J356" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K356" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B357" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C357" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D357" s="3"/>
       <c r="E357" s="6" t="n">
         <v>49233</v>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інформаційних систем</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H357" s="8" t="inlineStr">
         <is>
           <t>- 21616</t>
         </is>
       </c>
       <c r="I357" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J357" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K357" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D358" s="3"/>
       <c r="E358" s="6" t="n">
         <v>53240</v>
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп’ютерних та інформаційних систем</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H358" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I358" s="9"/>
       <c r="J358" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K358" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B359" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C359" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D359" s="3"/>
       <c r="E359" s="6" t="n">
         <v>53242</v>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем в енергетиці</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H359" s="8" t="inlineStr">
         <is>
           <t>- 6518</t>
         </is>
       </c>
       <c r="I359" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J359" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K359" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B360" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C360" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D360" s="3"/>
       <c r="E360" s="6" t="n">
         <v>53243</v>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем в енергетиці</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H360" s="8" t="inlineStr">
         <is>
           <t>- 8544</t>
         </is>
       </c>
       <c r="I360" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J360" s="8" t="inlineStr">
         <is>
-          <t>УД 11017613</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K360" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B361" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D361" s="3"/>
       <c r="E361" s="6" t="n">
         <v>21812</v>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>Геометричне моделювання в інформаційних системах</t>
         </is>
@@ -18546,1107 +18471,1059 @@
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D393" s="3"/>
       <c r="E393" s="6" t="n">
         <v>7062</v>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
           <t>Технології та інжиніринг у зварюванні</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H393" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I393" s="9"/>
       <c r="J393" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K393" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B394" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C394" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D394" s="3"/>
       <c r="E394" s="6" t="n">
         <v>7348</v>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
           <t>Динаміка і міцність машин</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H394" s="8" t="inlineStr">
         <is>
           <t>- 5501</t>
         </is>
       </c>
       <c r="I394" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J394" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K394" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B395" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C395" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D395" s="3"/>
       <c r="E395" s="6" t="n">
         <v>7351</v>
       </c>
       <c r="F395" s="3" t="inlineStr">
         <is>
           <t>Автоматизовані технологічні системи у зварюванні</t>
         </is>
       </c>
       <c r="G395" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H395" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I395" s="9"/>
       <c r="J395" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K395" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B396" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C396" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D396" s="3"/>
       <c r="E396" s="6" t="n">
         <v>8167</v>
       </c>
       <c r="F396" s="3" t="inlineStr">
         <is>
           <t>Технології машинобудування</t>
         </is>
       </c>
       <c r="G396" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H396" s="8" t="inlineStr">
         <is>
           <t>- 5503</t>
         </is>
       </c>
       <c r="I396" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J396" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K396" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B397" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D397" s="3"/>
       <c r="E397" s="6" t="n">
         <v>16463</v>
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
           <t>Лазерна техніка та процеси фізико-технічної обробки матеріалів</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H397" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I397" s="9"/>
       <c r="J397" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K397" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B398" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C398" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D398" s="3"/>
       <c r="E398" s="6" t="n">
         <v>18512</v>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
           <t>Лазерна техніка та комп’ютеризовані процеси фізико-технічної обробки матеріалів</t>
         </is>
       </c>
       <c r="G398" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H398" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I398" s="9"/>
       <c r="J398" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K398" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B399" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C399" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D399" s="3"/>
       <c r="E399" s="6" t="n">
         <v>18518</v>
       </c>
       <c r="F399" s="3" t="inlineStr">
         <is>
           <t>Споріднені технології зварювання та ресурсозбереження</t>
         </is>
       </c>
       <c r="G399" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H399" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I399" s="9"/>
       <c r="J399" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K399" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B400" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D400" s="3"/>
       <c r="E400" s="6" t="n">
         <v>28553</v>
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг паковань та пакувального обладнання</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H400" s="8" t="inlineStr">
         <is>
           <t>- 5499</t>
         </is>
       </c>
       <c r="I400" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J400" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K400" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B401" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C401" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D401" s="3"/>
       <c r="E401" s="6" t="n">
         <v>28560</v>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
           <t>Технології комп'ютерного конструювання верстатів, роботів та машин</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H401" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I401" s="9"/>
       <c r="J401" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K401" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B402" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C402" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D402" s="3"/>
       <c r="E402" s="6" t="n">
         <v>28563</v>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
           <t>Інструментальні системи інженерного дизайну</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H402" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I402" s="9"/>
       <c r="J402" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K402" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B403" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D403" s="3"/>
       <c r="E403" s="6" t="n">
         <v>28566</v>
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
           <t>Автоматизовані та роботизовані механічні системи</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H403" s="8" t="inlineStr">
         <is>
           <t>- 5500</t>
         </is>
       </c>
       <c r="I403" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J403" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K403" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B404" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C404" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D404" s="3"/>
       <c r="E404" s="6" t="n">
         <v>28924</v>
       </c>
       <c r="F404" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка пластичності матеріалів</t>
         </is>
       </c>
       <c r="G404" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H404" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I404" s="9"/>
       <c r="J404" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K404" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B405" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C405" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D405" s="3"/>
       <c r="E405" s="6" t="n">
         <v>31115</v>
       </c>
       <c r="F405" s="3" t="inlineStr">
         <is>
           <t>Автоматизовані технологічні системи у зварюванні</t>
         </is>
       </c>
       <c r="G405" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H405" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I405" s="9"/>
       <c r="J405" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K405" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B406" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D406" s="3"/>
       <c r="E406" s="6" t="n">
         <v>31116</v>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
           <t>Споріднені технології зварювання та ресурсозбереження</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H406" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I406" s="9"/>
       <c r="J406" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K406" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B407" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C407" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D407" s="3"/>
       <c r="E407" s="6" t="n">
         <v>31117</v>
       </c>
       <c r="F407" s="3" t="inlineStr">
         <is>
           <t>Технології та інжиніринг у зварюванні</t>
         </is>
       </c>
       <c r="G407" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H407" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I407" s="9"/>
       <c r="J407" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K407" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B408" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C408" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D408" s="3"/>
       <c r="E408" s="6" t="n">
         <v>31152</v>
       </c>
       <c r="F408" s="3" t="inlineStr">
         <is>
           <t>Інструментальні системи інженерного дизайну</t>
         </is>
       </c>
       <c r="G408" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H408" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I408" s="9"/>
       <c r="J408" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K408" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B409" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D409" s="3"/>
       <c r="E409" s="6" t="n">
         <v>31156</v>
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
           <t>Лазерна техніка та комп'ютеризовані процеси фізико-технічної обробки матеріалів</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H409" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I409" s="9"/>
       <c r="J409" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K409" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B410" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C410" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D410" s="3"/>
       <c r="E410" s="6" t="n">
         <v>34376</v>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
           <t>Технології виробництва літальних апаратів</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H410" s="8" t="inlineStr">
         <is>
           <t>- 5502</t>
         </is>
       </c>
       <c r="I410" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J410" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K410" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B411" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C411" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D411" s="3"/>
       <c r="E411" s="6" t="n">
         <v>40230</v>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
           <t>Технологічні системи інженерії з'єднань і поверхонь</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H411" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I411" s="9"/>
       <c r="J411" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K411" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B412" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D412" s="3"/>
       <c r="E412" s="6" t="n">
         <v>40231</v>
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
           <t>Технологічні системи інженерії з'єднань і поверхонь</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H412" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I412" s="9"/>
       <c r="J412" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K412" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B413" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C413" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D413" s="3"/>
       <c r="E413" s="6" t="n">
         <v>53249</v>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H413" s="8" t="inlineStr">
         <is>
           <t>- 8195</t>
         </is>
       </c>
       <c r="I413" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J413" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K413" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B414" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C414" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D414" s="3"/>
       <c r="E414" s="6" t="n">
         <v>53252</v>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
           <t>Конструювання та дизайн машин</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H414" s="8" t="inlineStr">
         <is>
           <t>- 6552</t>
         </is>
       </c>
       <c r="I414" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J414" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K414" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B415" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D415" s="3"/>
       <c r="E415" s="6" t="n">
         <v>53254</v>
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг зварювання, лазерних та споріднених технологій</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H415" s="8" t="inlineStr">
         <is>
           <t>- 6553</t>
         </is>
       </c>
       <c r="I415" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J415" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K415" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B416" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C416" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D416" s="3"/>
       <c r="E416" s="6" t="n">
         <v>63575</v>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
           <t>Робототехніка</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H416" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I416" s="9"/>
       <c r="J416" s="8" t="inlineStr">
         <is>
-          <t>УД 11017615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K416" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B417" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C417" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D417" s="3"/>
       <c r="E417" s="6" t="n">
         <v>4853</v>
       </c>
       <c r="F417" s="3" t="inlineStr">
         <is>
           <t>Металознавство та процеси термічної обробки</t>
         </is>
@@ -24495,244 +24372,234 @@
       </c>
       <c r="D528" s="3"/>
       <c r="E528" s="6" t="n">
         <v>57750</v>
       </c>
       <c r="F528" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G528" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H528" s="8" t="inlineStr">
         <is>
           <t>- 13831</t>
         </is>
       </c>
       <c r="I528" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J528" s="8" t="inlineStr">
         <is>
-          <t>УД 11017510</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K528" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B529" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D529" s="3"/>
       <c r="E529" s="6" t="n">
         <v>58767</v>
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
           <t>Промислова екологія та ресурсоефективні чисті технології</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H529" s="8" t="inlineStr">
         <is>
           <t>- 5385</t>
         </is>
       </c>
       <c r="I529" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J529" s="8" t="inlineStr">
         <is>
-          <t>УД 11017510</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K529" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B530" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C530" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D530" s="3"/>
       <c r="E530" s="6" t="n">
         <v>58768</v>
       </c>
       <c r="F530" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних в'яжучих речовин, кераміки, скла та полімерних і композиційних матеріалів</t>
         </is>
       </c>
       <c r="G530" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H530" s="8" t="inlineStr">
         <is>
           <t>- 6774</t>
         </is>
       </c>
       <c r="I530" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J530" s="8" t="inlineStr">
         <is>
-          <t>УД 11017510</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K530" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B531" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C531" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D531" s="3"/>
       <c r="E531" s="6" t="n">
         <v>58769</v>
       </c>
       <c r="F531" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології неорганічних, електродних матеріалів та водоочищення</t>
         </is>
       </c>
       <c r="G531" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H531" s="8" t="inlineStr">
         <is>
           <t>- 5388</t>
         </is>
       </c>
       <c r="I531" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J531" s="8" t="inlineStr">
         <is>
-          <t>УД 11017510</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K531" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B532" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C532" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D532" s="3"/>
       <c r="E532" s="6" t="n">
         <v>58770</v>
       </c>
       <c r="F532" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології синтезу та фізико-хімічні властивості органічних матеріалів</t>
         </is>
       </c>
       <c r="G532" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H532" s="8" t="inlineStr">
         <is>
           <t>- 6775</t>
         </is>
       </c>
       <c r="I532" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J532" s="8" t="inlineStr">
         <is>
-          <t>УД 11017510</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K532" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B533" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C533" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D533" s="3"/>
       <c r="E533" s="6" t="n">
         <v>4863</v>
       </c>
       <c r="F533" s="3" t="inlineStr">
         <is>
           <t>Промислова біотехнологія</t>
         </is>
@@ -28139,54 +28006,56 @@
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C610" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D610" s="3"/>
       <c r="E610" s="6" t="n">
         <v>81753</v>
       </c>
       <c r="F610" s="3" t="inlineStr">
         <is>
           <t>Європейські студії</t>
         </is>
       </c>
       <c r="G610" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H610" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I610" s="9"/>
+          <t>- 22893</t>
+        </is>
+      </c>
+      <c r="I610" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J610" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K610" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B611" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C611" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D611" s="3" t="inlineStr">
         <is>
@@ -28417,54 +28286,56 @@
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C616" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D616" s="3"/>
       <c r="E616" s="6" t="n">
         <v>81785</v>
       </c>
       <c r="F616" s="3" t="inlineStr">
         <is>
           <t>Аналітика соціальних даних</t>
         </is>
       </c>
       <c r="G616" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H616" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I616" s="9"/>
+          <t>- 22892</t>
+        </is>
+      </c>
+      <c r="I616" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J616" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K616" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B617" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C617" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D617" s="3"/>
       <c r="E617" s="6" t="n">
@@ -29127,55 +28998,55 @@
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C632" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D632" s="3"/>
       <c r="E632" s="6" t="n">
         <v>83406</v>
       </c>
       <c r="F632" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G632" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H632" s="8" t="inlineStr">
         <is>
-          <t>- 15014</t>
+          <t>- 22891</t>
         </is>
       </c>
       <c r="I632" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J632" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K632" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B633" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C633" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D633" s="3"/>
@@ -29577,54 +29448,56 @@
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C642" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D642" s="3"/>
       <c r="E642" s="6" t="n">
         <v>81861</v>
       </c>
       <c r="F642" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інформаційних систем</t>
         </is>
       </c>
       <c r="G642" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H642" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I642" s="9"/>
+          <t>- 22894</t>
+        </is>
+      </c>
+      <c r="I642" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J642" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K642" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B643" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C643" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D643" s="3"/>
       <c r="E643" s="6" t="n">
@@ -29665,54 +29538,56 @@
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C644" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D644" s="3"/>
       <c r="E644" s="6" t="n">
         <v>81866</v>
       </c>
       <c r="F644" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютерних систем</t>
         </is>
       </c>
       <c r="G644" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H644" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I644" s="9"/>
+          <t>- 22895</t>
+        </is>
+      </c>
+      <c r="I644" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J644" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K644" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B645" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C645" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D645" s="3"/>
       <c r="E645" s="6" t="n">
@@ -30688,54 +30563,56 @@
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C667" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D667" s="3"/>
       <c r="E667" s="6" t="n">
         <v>82960</v>
       </c>
       <c r="F667" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G667" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H667" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I667" s="9"/>
+          <t>- 22896</t>
+        </is>
+      </c>
+      <c r="I667" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J667" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K667" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B668" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C668" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D668" s="3"/>
       <c r="E668" s="6" t="n">
@@ -31365,55 +31242,55 @@
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C682" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D682" s="3"/>
       <c r="E682" s="6" t="n">
         <v>83680</v>
       </c>
       <c r="F682" s="3" t="inlineStr">
         <is>
           <t>Інженерія авіаційних та ракетно-космічних систем</t>
         </is>
       </c>
       <c r="G682" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H682" s="8" t="inlineStr">
         <is>
-          <t>- 15092</t>
+          <t>- 22890</t>
         </is>
       </c>
       <c r="I682" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J682" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K682" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B683" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C683" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D683" s="3"/>
@@ -31545,54 +31422,56 @@
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C686" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D686" s="3"/>
       <c r="E686" s="6" t="n">
         <v>82980</v>
       </c>
       <c r="F686" s="3" t="inlineStr">
         <is>
           <t>Екоефективне повоєнне відновлення забруднених територій</t>
         </is>
       </c>
       <c r="G686" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H686" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I686" s="9"/>
+          <t>- 22888</t>
+        </is>
+      </c>
+      <c r="I686" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J686" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K686" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B687" s="8" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C687" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D687" s="3"/>
       <c r="E687" s="6" t="n">
@@ -34361,55 +34240,55 @@
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C748" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D748" s="3"/>
       <c r="E748" s="6" t="n">
         <v>83703</v>
       </c>
       <c r="F748" s="3" t="inlineStr">
         <is>
           <t>Міжнародні соціальні проєкти та волонтерська діяльність</t>
         </is>
       </c>
       <c r="G748" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H748" s="8" t="inlineStr">
         <is>
-          <t>- 14539</t>
+          <t>- 22889</t>
         </is>
       </c>
       <c r="I748" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J748" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K748" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B749" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C749" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D749" s="3" t="inlineStr">
@@ -34424,4926 +34303,4969 @@
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G749" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H749" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I749" s="9"/>
       <c r="J749" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K749" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B750" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="C750" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="D750" s="3"/>
       <c r="E750" s="6" t="n">
-        <v>57466</v>
+        <v>89441</v>
       </c>
       <c r="F750" s="3" t="inlineStr">
         <is>
-          <t>Сучасні науково-педагогічні студії</t>
+          <t>Безпека праці та управління професійними ризиками</t>
         </is>
       </c>
       <c r="G750" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H750" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I750" s="9"/>
       <c r="J750" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K750" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B751" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C751" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D751" s="3"/>
       <c r="E751" s="6" t="n">
-        <v>46331</v>
+        <v>57466</v>
       </c>
       <c r="F751" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
-[...2 lines deleted...]
-      <c r="G751" s="3"/>
+          <t>Сучасні науково-педагогічні студії</t>
+        </is>
+      </c>
+      <c r="G751" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H751" s="8" t="inlineStr">
         <is>
-          <t>- 5423</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I751" s="9"/>
       <c r="J751" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K751" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B752" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C752" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D752" s="3"/>
       <c r="E752" s="6" t="n">
-        <v>46332</v>
+        <v>46331</v>
       </c>
       <c r="F752" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="G752" s="3"/>
       <c r="H752" s="8" t="inlineStr">
         <is>
-          <t>- 5615</t>
+          <t>- 5423</t>
         </is>
       </c>
       <c r="I752" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J752" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K752" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B753" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C753" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D753" s="3"/>
       <c r="E753" s="6" t="n">
-        <v>46333</v>
+        <v>46332</v>
       </c>
       <c r="F753" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G753" s="3"/>
       <c r="H753" s="8" t="inlineStr">
         <is>
-          <t>- 5621</t>
+          <t>- 5615</t>
         </is>
       </c>
       <c r="I753" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J753" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K753" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B754" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C754" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D754" s="3"/>
       <c r="E754" s="6" t="n">
-        <v>46334</v>
+        <v>46333</v>
       </c>
       <c r="F754" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G754" s="3"/>
       <c r="H754" s="8" t="inlineStr">
         <is>
-          <t>- 5431</t>
+          <t>- 5621</t>
         </is>
       </c>
       <c r="I754" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J754" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K754" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B755" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C755" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D755" s="3"/>
       <c r="E755" s="6" t="n">
-        <v>46370</v>
+        <v>46334</v>
       </c>
       <c r="F755" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G755" s="3"/>
       <c r="H755" s="8" t="inlineStr">
         <is>
-          <t>- 4998</t>
+          <t>- 5431</t>
         </is>
       </c>
       <c r="I755" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J755" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K755" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B756" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C756" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D756" s="3"/>
       <c r="E756" s="6" t="n">
-        <v>46371</v>
+        <v>46370</v>
       </c>
       <c r="F756" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G756" s="3"/>
       <c r="H756" s="8" t="inlineStr">
         <is>
-          <t>- 13759</t>
+          <t>- 4998</t>
         </is>
       </c>
       <c r="I756" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J756" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K756" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B757" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C757" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D757" s="3"/>
       <c r="E757" s="6" t="n">
-        <v>46335</v>
+        <v>46371</v>
       </c>
       <c r="F757" s="3" t="inlineStr">
         <is>
-          <t>Соціальні комунікації, журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G757" s="3"/>
       <c r="H757" s="8" t="inlineStr">
         <is>
-          <t>- 5425</t>
+          <t>- 13759</t>
         </is>
       </c>
       <c r="I757" s="9" t="n">
-        <v>46569</v>
+        <v>47665</v>
       </c>
       <c r="J757" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K757" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B758" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C758" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D758" s="3"/>
       <c r="E758" s="6" t="n">
-        <v>46336</v>
+        <v>46335</v>
       </c>
       <c r="F758" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціальні комунікації, журналістика</t>
         </is>
       </c>
       <c r="G758" s="3"/>
       <c r="H758" s="8" t="inlineStr">
         <is>
-          <t>- 5195</t>
+          <t>- 5425</t>
         </is>
       </c>
       <c r="I758" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J758" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K758" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B759" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C759" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D759" s="3"/>
       <c r="E759" s="6" t="n">
-        <v>46337</v>
+        <v>46336</v>
       </c>
       <c r="F759" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G759" s="3"/>
       <c r="H759" s="8" t="inlineStr">
         <is>
-          <t>- 5421</t>
+          <t>- 5195</t>
         </is>
       </c>
       <c r="I759" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J759" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K759" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B760" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C760" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D760" s="3"/>
       <c r="E760" s="6" t="n">
-        <v>46338</v>
+        <v>46337</v>
       </c>
       <c r="F760" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G760" s="3"/>
       <c r="H760" s="8" t="inlineStr">
         <is>
-          <t>- 5029</t>
+          <t>- 5421</t>
         </is>
       </c>
       <c r="I760" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J760" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K760" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B761" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C761" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D761" s="3"/>
       <c r="E761" s="6" t="n">
-        <v>46339</v>
+        <v>46338</v>
       </c>
       <c r="F761" s="3" t="inlineStr">
         <is>
-          <t>Прикладна біологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G761" s="3"/>
       <c r="H761" s="8" t="inlineStr">
         <is>
-          <t>- 5320</t>
+          <t>- 5029</t>
         </is>
       </c>
       <c r="I761" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J761" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K761" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B762" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C762" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D762" s="3"/>
       <c r="E762" s="6" t="n">
-        <v>57872</v>
+        <v>46339</v>
       </c>
       <c r="F762" s="3" t="inlineStr">
         <is>
           <t>Прикладна біологія</t>
         </is>
       </c>
-      <c r="G762" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G762" s="3"/>
       <c r="H762" s="8" t="inlineStr">
         <is>
           <t>- 5320</t>
         </is>
       </c>
       <c r="I762" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J762" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K762" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B763" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C763" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D763" s="3"/>
       <c r="E763" s="6" t="n">
-        <v>46340</v>
+        <v>57872</v>
       </c>
       <c r="F763" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
-[...2 lines deleted...]
-      <c r="G763" s="3"/>
+          <t>Прикладна біологія</t>
+        </is>
+      </c>
+      <c r="G763" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H763" s="8" t="inlineStr">
         <is>
-          <t>- 5432</t>
+          <t>- 5320</t>
         </is>
       </c>
       <c r="I763" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J763" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K763" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B764" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C764" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D764" s="3"/>
       <c r="E764" s="6" t="n">
-        <v>46341</v>
+        <v>46340</v>
       </c>
       <c r="F764" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G764" s="3"/>
       <c r="H764" s="8" t="inlineStr">
         <is>
-          <t>- 5422</t>
+          <t>- 5432</t>
         </is>
       </c>
       <c r="I764" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J764" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K764" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B765" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C765" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D765" s="3"/>
       <c r="E765" s="6" t="n">
-        <v>28503</v>
+        <v>46341</v>
       </c>
       <c r="F765" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="G765" s="3"/>
       <c r="H765" s="8" t="inlineStr">
         <is>
-          <t>- 5433</t>
+          <t>- 5422</t>
         </is>
       </c>
       <c r="I765" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J765" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K765" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B766" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C766" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D766" s="3"/>
       <c r="E766" s="6" t="n">
-        <v>46342</v>
+        <v>28503</v>
       </c>
       <c r="F766" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G766" s="3"/>
       <c r="H766" s="8" t="inlineStr">
         <is>
-          <t>- 5434</t>
+          <t>- 5433</t>
         </is>
       </c>
       <c r="I766" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J766" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K766" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B767" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C767" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D767" s="3"/>
       <c r="E767" s="6" t="n">
-        <v>46343</v>
+        <v>46342</v>
       </c>
       <c r="F767" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G767" s="3"/>
       <c r="H767" s="8" t="inlineStr">
         <is>
-          <t>- 5648</t>
+          <t>- 5434</t>
         </is>
       </c>
       <c r="I767" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J767" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K767" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B768" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C768" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D768" s="3"/>
       <c r="E768" s="6" t="n">
-        <v>46344</v>
+        <v>46343</v>
       </c>
       <c r="F768" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G768" s="3"/>
       <c r="H768" s="8" t="inlineStr">
         <is>
-          <t>- 5436</t>
+          <t>- 5648</t>
         </is>
       </c>
       <c r="I768" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J768" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K768" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B769" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C769" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D769" s="3"/>
       <c r="E769" s="6" t="n">
-        <v>46345</v>
+        <v>46344</v>
       </c>
       <c r="F769" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G769" s="3"/>
       <c r="H769" s="8" t="inlineStr">
         <is>
-          <t>- 5428</t>
+          <t>- 5436</t>
         </is>
       </c>
       <c r="I769" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J769" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K769" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B770" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C770" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D770" s="3"/>
       <c r="E770" s="6" t="n">
-        <v>48441</v>
+        <v>46345</v>
       </c>
       <c r="F770" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G770" s="3"/>
       <c r="H770" s="8" t="inlineStr">
         <is>
-          <t>- 7187</t>
+          <t>- 5428</t>
         </is>
       </c>
       <c r="I770" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J770" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K770" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B771" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C771" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D771" s="3"/>
       <c r="E771" s="6" t="n">
-        <v>46346</v>
+        <v>48441</v>
       </c>
       <c r="F771" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
         </is>
       </c>
       <c r="G771" s="3"/>
       <c r="H771" s="8" t="inlineStr">
         <is>
-          <t>- 5435</t>
+          <t>- 7187</t>
         </is>
       </c>
       <c r="I771" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J771" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K771" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B772" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C772" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D772" s="3"/>
       <c r="E772" s="6" t="n">
-        <v>46347</v>
+        <v>46346</v>
       </c>
       <c r="F772" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G772" s="3"/>
       <c r="H772" s="8" t="inlineStr">
         <is>
-          <t>- 5237</t>
+          <t>- 5435</t>
         </is>
       </c>
       <c r="I772" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J772" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K772" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B773" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C773" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D773" s="3"/>
       <c r="E773" s="6" t="n">
-        <v>46348</v>
+        <v>46347</v>
       </c>
       <c r="F773" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G773" s="3"/>
       <c r="H773" s="8" t="inlineStr">
         <is>
-          <t>- 5321</t>
+          <t>- 5237</t>
         </is>
       </c>
       <c r="I773" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J773" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K773" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B774" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C774" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D774" s="3"/>
       <c r="E774" s="6" t="n">
-        <v>48442</v>
+        <v>46348</v>
       </c>
       <c r="F774" s="3" t="inlineStr">
         <is>
-          <t>Безпека державних інформаційних ресурсів</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G774" s="3"/>
       <c r="H774" s="8" t="inlineStr">
         <is>
-          <t>- 5379</t>
+          <t>- 5321</t>
         </is>
       </c>
       <c r="I774" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J774" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K774" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B775" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C775" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D775" s="3"/>
       <c r="E775" s="6" t="n">
-        <v>57883</v>
+        <v>48442</v>
       </c>
       <c r="F775" s="3" t="inlineStr">
         <is>
           <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
-      <c r="G775" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G775" s="3"/>
       <c r="H775" s="8" t="inlineStr">
         <is>
           <t>- 5379</t>
         </is>
       </c>
       <c r="I775" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J775" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K775" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B776" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C776" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D776" s="3"/>
       <c r="E776" s="6" t="n">
-        <v>57884</v>
+        <v>57883</v>
       </c>
       <c r="F776" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G776" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H776" s="8" t="inlineStr">
         <is>
-          <t>- 5321</t>
+          <t>- 5379</t>
         </is>
       </c>
       <c r="I776" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J776" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K776" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B777" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C777" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D777" s="3"/>
       <c r="E777" s="6" t="n">
-        <v>46349</v>
+        <v>57884</v>
       </c>
       <c r="F777" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
-[...2 lines deleted...]
-      <c r="G777" s="3"/>
+          <t>Кібербезпека</t>
+        </is>
+      </c>
+      <c r="G777" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H777" s="8" t="inlineStr">
         <is>
-          <t>- 9350</t>
+          <t>- 5321</t>
         </is>
       </c>
       <c r="I777" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J777" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K777" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B778" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C778" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D778" s="3"/>
       <c r="E778" s="6" t="n">
-        <v>46350</v>
+        <v>46349</v>
       </c>
       <c r="F778" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G778" s="3"/>
       <c r="H778" s="8" t="inlineStr">
         <is>
-          <t>- 5438</t>
+          <t>- 9350</t>
         </is>
       </c>
       <c r="I778" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J778" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K778" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B779" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C779" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D779" s="3"/>
       <c r="E779" s="6" t="n">
-        <v>46351</v>
+        <v>46350</v>
       </c>
       <c r="F779" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G779" s="3"/>
       <c r="H779" s="8" t="inlineStr">
         <is>
-          <t>- 5437</t>
+          <t>- 5438</t>
         </is>
       </c>
       <c r="I779" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J779" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K779" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B780" s="8" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C780" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D780" s="3"/>
       <c r="E780" s="6" t="n">
-        <v>46352</v>
+        <v>46351</v>
       </c>
       <c r="F780" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G780" s="3"/>
       <c r="H780" s="8" t="inlineStr">
         <is>
-          <t>- 5429</t>
+          <t>- 5437</t>
         </is>
       </c>
       <c r="I780" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J780" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K780" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B781" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C781" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D781" s="3"/>
       <c r="E781" s="6" t="n">
-        <v>46353</v>
+        <v>46352</v>
       </c>
       <c r="F781" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G781" s="3"/>
       <c r="H781" s="8" t="inlineStr">
         <is>
-          <t>- 5048</t>
+          <t>- 5429</t>
         </is>
       </c>
       <c r="I781" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J781" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K781" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B782" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C782" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D782" s="3"/>
       <c r="E782" s="6" t="n">
-        <v>46354</v>
+        <v>46353</v>
       </c>
       <c r="F782" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="G782" s="3"/>
       <c r="H782" s="8" t="inlineStr">
         <is>
-          <t>- 5047</t>
+          <t>- 5048</t>
         </is>
       </c>
       <c r="I782" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J782" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K782" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B783" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>136</t>
         </is>
       </c>
       <c r="C783" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D783" s="3"/>
       <c r="E783" s="6" t="n">
-        <v>46355</v>
+        <v>46354</v>
       </c>
       <c r="F783" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="G783" s="3"/>
       <c r="H783" s="8" t="inlineStr">
         <is>
-          <t>- 5420</t>
+          <t>- 5047</t>
         </is>
       </c>
       <c r="I783" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J783" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K783" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B784" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C784" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D784" s="3"/>
       <c r="E784" s="6" t="n">
-        <v>46356</v>
+        <v>46355</v>
       </c>
       <c r="F784" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G784" s="3"/>
       <c r="H784" s="8" t="inlineStr">
         <is>
-          <t>- 5064</t>
+          <t>- 5420</t>
         </is>
       </c>
       <c r="I784" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J784" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K784" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B785" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>142</t>
         </is>
       </c>
       <c r="C785" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D785" s="3"/>
       <c r="E785" s="6" t="n">
-        <v>46357</v>
+        <v>46356</v>
       </c>
       <c r="F785" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="G785" s="3"/>
       <c r="H785" s="8" t="inlineStr">
         <is>
-          <t>- 5426</t>
+          <t>- 5064</t>
         </is>
       </c>
       <c r="I785" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J785" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K785" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B786" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C786" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D786" s="3"/>
       <c r="E786" s="6" t="n">
-        <v>46358</v>
+        <v>46357</v>
       </c>
       <c r="F786" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="G786" s="3"/>
       <c r="H786" s="8" t="inlineStr">
         <is>
-          <t>- 5430</t>
+          <t>- 5426</t>
         </is>
       </c>
       <c r="I786" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J786" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K786" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B787" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C787" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D787" s="3"/>
       <c r="E787" s="6" t="n">
-        <v>46359</v>
+        <v>46358</v>
       </c>
       <c r="F787" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G787" s="3"/>
       <c r="H787" s="8" t="inlineStr">
         <is>
-          <t>- 5382</t>
+          <t>- 5430</t>
         </is>
       </c>
       <c r="I787" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J787" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K787" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B788" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C788" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D788" s="3"/>
       <c r="E788" s="6" t="n">
-        <v>46360</v>
+        <v>46359</v>
       </c>
       <c r="F788" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G788" s="3"/>
       <c r="H788" s="8" t="inlineStr">
         <is>
-          <t>- 5404</t>
+          <t>- 5382</t>
         </is>
       </c>
       <c r="I788" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J788" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K788" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B789" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C789" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D789" s="3"/>
       <c r="E789" s="6" t="n">
-        <v>46361</v>
+        <v>46360</v>
       </c>
       <c r="F789" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G789" s="3"/>
       <c r="H789" s="8" t="inlineStr">
         <is>
-          <t>- 5331</t>
+          <t>- 5404</t>
         </is>
       </c>
       <c r="I789" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J789" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K789" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B790" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C790" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D790" s="3"/>
       <c r="E790" s="6" t="n">
-        <v>46362</v>
+        <v>46361</v>
       </c>
       <c r="F790" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G790" s="3"/>
       <c r="H790" s="8" t="inlineStr">
         <is>
-          <t>- 5381</t>
+          <t>- 5331</t>
         </is>
       </c>
       <c r="I790" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J790" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K790" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B791" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C791" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D791" s="3"/>
       <c r="E791" s="6" t="n">
-        <v>58790</v>
+        <v>46362</v>
       </c>
       <c r="F791" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
-      <c r="G791" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G791" s="3"/>
       <c r="H791" s="8" t="inlineStr">
         <is>
           <t>- 5381</t>
         </is>
       </c>
       <c r="I791" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J791" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K791" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B792" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C792" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D792" s="3"/>
       <c r="E792" s="6" t="n">
-        <v>28918</v>
+        <v>58790</v>
       </c>
       <c r="F792" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології</t>
-[...2 lines deleted...]
-      <c r="G792" s="3"/>
+          <t>Хімічні технології та інженерія</t>
+        </is>
+      </c>
+      <c r="G792" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H792" s="8" t="inlineStr">
         <is>
-          <t>- 5330</t>
+          <t>- 5381</t>
         </is>
       </c>
       <c r="I792" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J792" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K792" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B793" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C793" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D793" s="3"/>
       <c r="E793" s="6" t="n">
-        <v>58794</v>
+        <v>28918</v>
       </c>
       <c r="F793" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
       </c>
-      <c r="G793" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G793" s="3"/>
       <c r="H793" s="8" t="inlineStr">
         <is>
           <t>- 5330</t>
         </is>
       </c>
       <c r="I793" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J793" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K793" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B794" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C794" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D794" s="3"/>
       <c r="E794" s="6" t="n">
-        <v>46363</v>
+        <v>58794</v>
       </c>
       <c r="F794" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
-[...2 lines deleted...]
-      <c r="G794" s="3"/>
+          <t>Біотехнології</t>
+        </is>
+      </c>
+      <c r="G794" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H794" s="8" t="inlineStr">
         <is>
-          <t>- 5327</t>
+          <t>- 5330</t>
         </is>
       </c>
       <c r="I794" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J794" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K794" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B795" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C795" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D795" s="3"/>
       <c r="E795" s="6" t="n">
-        <v>58795</v>
+        <v>46363</v>
       </c>
       <c r="F795" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
-      <c r="G795" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G795" s="3"/>
       <c r="H795" s="8" t="inlineStr">
         <is>
           <t>- 5327</t>
         </is>
       </c>
       <c r="I795" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J795" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K795" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B796" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C796" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D796" s="3"/>
       <c r="E796" s="6" t="n">
-        <v>46364</v>
+        <v>58795</v>
       </c>
       <c r="F796" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
-[...2 lines deleted...]
-      <c r="G796" s="3"/>
+          <t>Біомедична інженерія</t>
+        </is>
+      </c>
+      <c r="G796" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H796" s="8" t="inlineStr">
         <is>
-          <t>- 5325</t>
+          <t>- 5327</t>
         </is>
       </c>
       <c r="I796" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J796" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K796" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B797" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C797" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D797" s="3"/>
       <c r="E797" s="6" t="n">
-        <v>58797</v>
+        <v>46364</v>
       </c>
       <c r="F797" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
-      <c r="G797" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G797" s="3"/>
       <c r="H797" s="8" t="inlineStr">
         <is>
           <t>- 5325</t>
         </is>
       </c>
       <c r="I797" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J797" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K797" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B798" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C798" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D798" s="3"/>
       <c r="E798" s="6" t="n">
-        <v>46365</v>
+        <v>58797</v>
       </c>
       <c r="F798" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="G798" s="3"/>
+          <t>Електроніка</t>
+        </is>
+      </c>
+      <c r="G798" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H798" s="8" t="inlineStr">
         <is>
-          <t>- 5324</t>
+          <t>- 5325</t>
         </is>
       </c>
       <c r="I798" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J798" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K798" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B799" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C799" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D799" s="3"/>
       <c r="E799" s="6" t="n">
-        <v>48443</v>
+        <v>46365</v>
       </c>
       <c r="F799" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні телекомунікаційні системи</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G799" s="3"/>
       <c r="H799" s="8" t="inlineStr">
         <is>
-          <t>- 5589</t>
+          <t>- 5324</t>
         </is>
       </c>
       <c r="I799" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J799" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K799" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B800" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C800" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D800" s="3"/>
       <c r="E800" s="6" t="n">
-        <v>57926</v>
+        <v>48443</v>
       </c>
       <c r="F800" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні системи електронних комунікацій</t>
-[...6 lines deleted...]
-      </c>
+          <t>Спеціальні телекомунікаційні системи</t>
+        </is>
+      </c>
+      <c r="G800" s="3"/>
       <c r="H800" s="8" t="inlineStr">
         <is>
-          <t>- 9292</t>
+          <t>- 5589</t>
         </is>
       </c>
       <c r="I800" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J800" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K800" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B801" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C801" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D801" s="3"/>
       <c r="E801" s="6" t="n">
-        <v>57927</v>
+        <v>57926</v>
       </c>
       <c r="F801" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G801" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H801" s="8" t="inlineStr">
         <is>
-          <t>- 5324</t>
+          <t>- 9292</t>
         </is>
       </c>
       <c r="I801" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J801" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K801" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B802" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C802" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D802" s="3"/>
       <c r="E802" s="6" t="n">
-        <v>31814</v>
+        <v>57927</v>
       </c>
       <c r="F802" s="3" t="inlineStr">
         <is>
-          <t>Системи керування літальними апаратами та комплексами</t>
-[...2 lines deleted...]
-      <c r="G802" s="3"/>
+          <t>Телекомунікації та радіотехніка</t>
+        </is>
+      </c>
+      <c r="G802" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H802" s="8" t="inlineStr">
         <is>
-          <t>- 5326</t>
+          <t>- 5324</t>
         </is>
       </c>
       <c r="I802" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J802" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K802" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B803" s="8" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C803" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D803" s="3"/>
       <c r="E803" s="6" t="n">
-        <v>58799</v>
+        <v>31814</v>
       </c>
       <c r="F803" s="3" t="inlineStr">
         <is>
           <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
-      <c r="G803" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G803" s="3"/>
       <c r="H803" s="8" t="inlineStr">
         <is>
           <t>- 5326</t>
         </is>
       </c>
       <c r="I803" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J803" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K803" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B804" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C804" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D804" s="3"/>
       <c r="E804" s="6" t="n">
-        <v>57930</v>
+        <v>58799</v>
       </c>
       <c r="F804" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G804" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H804" s="8" t="inlineStr">
         <is>
-          <t>- 5382</t>
+          <t>- 5326</t>
         </is>
       </c>
       <c r="I804" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J804" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K804" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B805" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C805" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D805" s="3"/>
       <c r="E805" s="6" t="n">
-        <v>58800</v>
+        <v>57930</v>
       </c>
       <c r="F805" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G805" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H805" s="8" t="inlineStr">
         <is>
-          <t>- 5404</t>
+          <t>- 5382</t>
         </is>
       </c>
       <c r="I805" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J805" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K805" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B806" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C806" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D806" s="3"/>
       <c r="E806" s="6" t="n">
-        <v>58801</v>
+        <v>58800</v>
       </c>
       <c r="F806" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G806" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H806" s="8" t="inlineStr">
         <is>
-          <t>- 5331</t>
+          <t>- 5404</t>
         </is>
       </c>
       <c r="I806" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J806" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K806" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B807" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C807" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D807" s="3"/>
       <c r="E807" s="6" t="n">
-        <v>28915</v>
+        <v>58801</v>
       </c>
       <c r="F807" s="3" t="inlineStr">
         <is>
-          <t>Геоінженерія</t>
-[...2 lines deleted...]
-      <c r="G807" s="3"/>
+          <t>Мікро- та наносистемна техніка</t>
+        </is>
+      </c>
+      <c r="G807" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H807" s="8" t="inlineStr">
         <is>
-          <t>- 5427</t>
+          <t>- 5331</t>
         </is>
       </c>
       <c r="I807" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J807" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K807" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B808" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C808" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D808" s="3"/>
       <c r="E808" s="6" t="n">
-        <v>46366</v>
+        <v>28915</v>
       </c>
       <c r="F808" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Геоінженерія</t>
         </is>
       </c>
       <c r="G808" s="3"/>
       <c r="H808" s="8" t="inlineStr">
         <is>
-          <t>- 5424</t>
+          <t>- 5427</t>
         </is>
       </c>
       <c r="I808" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J808" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K808" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B809" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C809" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D809" s="3"/>
       <c r="E809" s="6" t="n">
-        <v>46367</v>
+        <v>46366</v>
       </c>
       <c r="F809" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="G809" s="3"/>
       <c r="H809" s="8" t="inlineStr">
         <is>
-          <t>- 9856</t>
+          <t>- 5424</t>
         </is>
       </c>
       <c r="I809" s="9" t="n">
-        <v>47665</v>
+        <v>46569</v>
       </c>
       <c r="J809" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K809" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B810" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C810" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D810" s="3"/>
       <c r="E810" s="6" t="n">
-        <v>57944</v>
+        <v>46367</v>
       </c>
       <c r="F810" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
-      <c r="G810" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G810" s="3"/>
       <c r="H810" s="8" t="inlineStr">
         <is>
-          <t>- 10008</t>
+          <t>- 9856</t>
         </is>
       </c>
       <c r="I810" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J810" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K810" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B811" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C811" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D811" s="3"/>
       <c r="E811" s="6" t="n">
-        <v>53276</v>
+        <v>57944</v>
       </c>
       <c r="F811" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="G811" s="3"/>
+          <t>Фізична терапія, ерготерапія</t>
+        </is>
+      </c>
+      <c r="G811" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H811" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I811" s="9"/>
+          <t>- 10008</t>
+        </is>
+      </c>
+      <c r="I811" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J811" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K811" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B812" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C812" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D812" s="3"/>
       <c r="E812" s="6" t="n">
-        <v>46368</v>
+        <v>53276</v>
       </c>
       <c r="F812" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G812" s="3"/>
       <c r="H812" s="8" t="inlineStr">
         <is>
-          <t>- 9883</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I812" s="9"/>
       <c r="J812" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K812" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B813" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C813" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D813" s="3"/>
       <c r="E813" s="6" t="n">
-        <v>81743</v>
+        <v>46368</v>
       </c>
       <c r="F813" s="3" t="inlineStr">
         <is>
-          <t>Сучасні науково-педагогічні студії</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="G813" s="3"/>
       <c r="H813" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I813" s="9"/>
+          <t>- 9883</t>
+        </is>
+      </c>
+      <c r="I813" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J813" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K813" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B814" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C814" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D814" s="3"/>
       <c r="E814" s="6" t="n">
-        <v>81754</v>
+        <v>81743</v>
       </c>
       <c r="F814" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="G814" s="3"/>
+          <t>Сучасні науково-педагогічні студії</t>
+        </is>
+      </c>
+      <c r="G814" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H814" s="8" t="inlineStr">
         <is>
-          <t>- 14541</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I814" s="9"/>
       <c r="J814" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K814" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B815" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C815" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D815" s="3"/>
       <c r="E815" s="6" t="n">
-        <v>81910</v>
+        <v>81754</v>
       </c>
       <c r="F815" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="G815" s="3"/>
       <c r="H815" s="8" t="inlineStr">
         <is>
-          <t>- 15097</t>
+          <t>- 14541</t>
         </is>
       </c>
       <c r="I815" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J815" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K815" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B816" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C816" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D816" s="3"/>
       <c r="E816" s="6" t="n">
-        <v>81751</v>
+        <v>81910</v>
       </c>
       <c r="F816" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
-[...2 lines deleted...]
-      <c r="G816" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="G816" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H816" s="8" t="inlineStr">
         <is>
-          <t>- 14540</t>
+          <t>- 15097</t>
         </is>
       </c>
       <c r="I816" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J816" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K816" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B817" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C817" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D817" s="3"/>
       <c r="E817" s="6" t="n">
-        <v>81779</v>
+        <v>81751</v>
       </c>
       <c r="F817" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія</t>
+        </is>
+      </c>
+      <c r="G817" s="3"/>
       <c r="H817" s="8" t="inlineStr">
         <is>
-          <t>- 14542</t>
+          <t>- 14540</t>
         </is>
       </c>
       <c r="I817" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J817" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K817" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B818" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C818" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D818" s="3"/>
       <c r="E818" s="6" t="n">
-        <v>81782</v>
+        <v>81779</v>
       </c>
       <c r="F818" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G818" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H818" s="8" t="inlineStr">
         <is>
-          <t>- 15098</t>
+          <t>- 14542</t>
         </is>
       </c>
       <c r="I818" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J818" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K818" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B819" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C819" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D819" s="3"/>
       <c r="E819" s="6" t="n">
-        <v>81786</v>
+        <v>81782</v>
       </c>
       <c r="F819" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G819" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H819" s="8" t="inlineStr">
         <is>
-          <t>- 13946</t>
+          <t>- 15098</t>
         </is>
       </c>
       <c r="I819" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J819" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K819" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B820" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C820" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D820" s="3"/>
       <c r="E820" s="6" t="n">
-        <v>81791</v>
+        <v>81786</v>
       </c>
       <c r="F820" s="3" t="inlineStr">
         <is>
-          <t>Соціальні комунікації, журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G820" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H820" s="8" t="inlineStr">
         <is>
-          <t>- 15099</t>
+          <t>- 13946</t>
         </is>
       </c>
       <c r="I820" s="9" t="n">
-        <v>46569</v>
+        <v>47665</v>
       </c>
       <c r="J820" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K820" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B821" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C821" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D821" s="3"/>
       <c r="E821" s="6" t="n">
-        <v>81799</v>
+        <v>81791</v>
       </c>
       <c r="F821" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціальні комунікації, журналістика</t>
         </is>
       </c>
       <c r="G821" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H821" s="8" t="inlineStr">
         <is>
-          <t>- 14543</t>
+          <t>- 15099</t>
         </is>
       </c>
       <c r="I821" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J821" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K821" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B822" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C822" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D822" s="3"/>
       <c r="E822" s="6" t="n">
-        <v>81804</v>
+        <v>81799</v>
       </c>
       <c r="F822" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G822" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H822" s="8" t="inlineStr">
         <is>
-          <t>- 14544</t>
+          <t>- 14543</t>
         </is>
       </c>
       <c r="I822" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J822" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K822" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B823" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C823" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D823" s="3"/>
       <c r="E823" s="6" t="n">
-        <v>83706</v>
+        <v>81804</v>
       </c>
       <c r="F823" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G823" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H823" s="8" t="inlineStr">
         <is>
-          <t>- 15100</t>
+          <t>- 14544</t>
         </is>
       </c>
       <c r="I823" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J823" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K823" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B824" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C824" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D824" s="3"/>
       <c r="E824" s="6" t="n">
-        <v>79824</v>
+        <v>83706</v>
       </c>
       <c r="F824" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
-[...2 lines deleted...]
-      <c r="G824" s="3"/>
+          <t>Маркетинг</t>
+        </is>
+      </c>
+      <c r="G824" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H824" s="8" t="inlineStr">
         <is>
-          <t>- 15101</t>
+          <t>- 15100</t>
         </is>
       </c>
       <c r="I824" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J824" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K824" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B825" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C825" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D825" s="3"/>
       <c r="E825" s="6" t="n">
-        <v>83389</v>
+        <v>79824</v>
       </c>
       <c r="F825" s="3" t="inlineStr">
         <is>
-          <t>Прикладна біологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="G825" s="3"/>
       <c r="H825" s="8" t="inlineStr">
         <is>
-          <t>- 14545</t>
+          <t>- 15101</t>
         </is>
       </c>
       <c r="I825" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J825" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K825" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B826" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C826" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D826" s="3"/>
       <c r="E826" s="6" t="n">
-        <v>83393</v>
+        <v>83389</v>
       </c>
       <c r="F826" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Прикладна біологія</t>
         </is>
       </c>
       <c r="G826" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H826" s="8" t="inlineStr">
         <is>
-          <t>- 15102</t>
+          <t>- 14545</t>
         </is>
       </c>
       <c r="I826" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J826" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K826" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B827" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C827" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D827" s="3"/>
       <c r="E827" s="6" t="n">
-        <v>83396</v>
+        <v>83393</v>
       </c>
       <c r="F827" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G827" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H827" s="8" t="inlineStr">
         <is>
-          <t>- 15103</t>
+          <t>- 15102</t>
         </is>
       </c>
       <c r="I827" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J827" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K827" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B828" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C828" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D828" s="3"/>
       <c r="E828" s="6" t="n">
-        <v>83408</v>
+        <v>83396</v>
       </c>
       <c r="F828" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="G828" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H828" s="8" t="inlineStr">
         <is>
-          <t>- 15104</t>
+          <t>- 15103</t>
         </is>
       </c>
       <c r="I828" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J828" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K828" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B829" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C829" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D829" s="3"/>
       <c r="E829" s="6" t="n">
-        <v>83414</v>
+        <v>83408</v>
       </c>
       <c r="F829" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G829" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H829" s="8" t="inlineStr">
         <is>
-          <t>- 15105</t>
+          <t>- 15104</t>
         </is>
       </c>
       <c r="I829" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J829" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K829" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B830" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C830" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D830" s="3"/>
       <c r="E830" s="6" t="n">
-        <v>83428</v>
+        <v>83414</v>
       </c>
       <c r="F830" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G830" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H830" s="8" t="inlineStr">
         <is>
-          <t>- 15106</t>
+          <t>- 15105</t>
         </is>
       </c>
       <c r="I830" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J830" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K830" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B831" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C831" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D831" s="3"/>
       <c r="E831" s="6" t="n">
-        <v>81872</v>
+        <v>83428</v>
       </c>
       <c r="F831" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G831" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H831" s="8" t="inlineStr">
         <is>
-          <t>- 14546</t>
+          <t>- 15106</t>
         </is>
       </c>
       <c r="I831" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J831" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K831" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B832" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C832" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D832" s="3"/>
       <c r="E832" s="6" t="n">
-        <v>83557</v>
+        <v>81872</v>
       </c>
       <c r="F832" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G832" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H832" s="8" t="inlineStr">
         <is>
-          <t>- 15107</t>
+          <t>- 14546</t>
         </is>
       </c>
       <c r="I832" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J832" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K832" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B833" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C833" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D833" s="3"/>
       <c r="E833" s="6" t="n">
-        <v>83566</v>
+        <v>83557</v>
       </c>
       <c r="F833" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
         </is>
       </c>
       <c r="G833" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H833" s="8" t="inlineStr">
         <is>
-          <t>- 15108</t>
+          <t>- 15107</t>
         </is>
       </c>
       <c r="I833" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J833" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K833" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B834" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C834" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D834" s="3"/>
       <c r="E834" s="6" t="n">
-        <v>83571</v>
+        <v>83566</v>
       </c>
       <c r="F834" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G834" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H834" s="8" t="inlineStr">
         <is>
-          <t>- 15109</t>
+          <t>- 15108</t>
         </is>
       </c>
       <c r="I834" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J834" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K834" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B835" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C835" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D835" s="3"/>
       <c r="E835" s="6" t="n">
-        <v>81878</v>
+        <v>83571</v>
       </c>
       <c r="F835" s="3" t="inlineStr">
         <is>
-          <t>Безпека державних інформаційних ресурсів</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G835" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H835" s="8" t="inlineStr">
         <is>
-          <t>- 15110</t>
+          <t>- 15109</t>
         </is>
       </c>
       <c r="I835" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J835" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K835" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B836" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C836" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D836" s="3"/>
       <c r="E836" s="6" t="n">
-        <v>81903</v>
+        <v>81878</v>
       </c>
       <c r="F836" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G836" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H836" s="8" t="inlineStr">
         <is>
-          <t>- 15111</t>
+          <t>- 15110</t>
         </is>
       </c>
       <c r="I836" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J836" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K836" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B837" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C837" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D837" s="3"/>
       <c r="E837" s="6" t="n">
-        <v>82961</v>
+        <v>81903</v>
       </c>
       <c r="F837" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G837" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H837" s="8" t="inlineStr">
         <is>
-          <t>- 15112</t>
+          <t>- 15111</t>
         </is>
       </c>
       <c r="I837" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J837" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K837" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B838" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C838" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D838" s="3"/>
       <c r="E838" s="6" t="n">
-        <v>82970</v>
+        <v>82961</v>
       </c>
       <c r="F838" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G838" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H838" s="8" t="inlineStr">
         <is>
-          <t>- 15113</t>
+          <t>- 15112</t>
         </is>
       </c>
       <c r="I838" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J838" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K838" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B839" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C839" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D839" s="3"/>
       <c r="E839" s="6" t="n">
-        <v>82978</v>
+        <v>82970</v>
       </c>
       <c r="F839" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G839" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H839" s="8" t="inlineStr">
         <is>
-          <t>- 15114</t>
+          <t>- 15113</t>
         </is>
       </c>
       <c r="I839" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J839" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K839" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B840" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C840" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D840" s="3"/>
       <c r="E840" s="6" t="n">
-        <v>83661</v>
+        <v>82978</v>
       </c>
       <c r="F840" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G840" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H840" s="8" t="inlineStr">
         <is>
-          <t>- 15124</t>
+          <t>- 15114</t>
         </is>
       </c>
       <c r="I840" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J840" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K840" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B841" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C841" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D841" s="3"/>
       <c r="E841" s="6" t="n">
-        <v>84088</v>
+        <v>83661</v>
       </c>
       <c r="F841" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="G841" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H841" s="8" t="inlineStr">
         <is>
-          <t>- 15125</t>
+          <t>- 15124</t>
         </is>
       </c>
       <c r="I841" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J841" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K841" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B842" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C842" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D842" s="3"/>
       <c r="E842" s="6" t="n">
-        <v>83683</v>
+        <v>84088</v>
       </c>
       <c r="F842" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G842" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H842" s="8" t="inlineStr">
         <is>
-          <t>- 14550</t>
+          <t>- 15125</t>
         </is>
       </c>
       <c r="I842" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J842" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K842" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B843" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C843" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D843" s="3"/>
       <c r="E843" s="6" t="n">
-        <v>83686</v>
+        <v>83683</v>
       </c>
       <c r="F843" s="3" t="inlineStr">
         <is>
-          <t>Системи керування літальними апаратами та комплексами</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="G843" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H843" s="8" t="inlineStr">
         <is>
-          <t>- 14551</t>
+          <t>- 14550</t>
         </is>
       </c>
       <c r="I843" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J843" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K843" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B844" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C844" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D844" s="3"/>
       <c r="E844" s="6" t="n">
-        <v>83689</v>
+        <v>83686</v>
       </c>
       <c r="F844" s="3" t="inlineStr">
         <is>
-          <t>Геоінженерія</t>
+          <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G844" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H844" s="8" t="inlineStr">
         <is>
-          <t>- 14552</t>
+          <t>- 14551</t>
         </is>
       </c>
       <c r="I844" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J844" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K844" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B845" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C845" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D845" s="3"/>
       <c r="E845" s="6" t="n">
-        <v>83692</v>
+        <v>83689</v>
       </c>
       <c r="F845" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Геоінженерія</t>
         </is>
       </c>
       <c r="G845" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H845" s="8" t="inlineStr">
         <is>
-          <t>- 15126</t>
+          <t>- 14552</t>
         </is>
       </c>
       <c r="I845" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J845" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K845" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B846" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C846" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D846" s="3"/>
       <c r="E846" s="6" t="n">
-        <v>83696</v>
+        <v>83692</v>
       </c>
       <c r="F846" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="G846" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H846" s="8" t="inlineStr">
         <is>
-          <t>- 14553</t>
+          <t>- 15126</t>
         </is>
       </c>
       <c r="I846" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J846" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K846" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B847" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C847" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D847" s="3"/>
       <c r="E847" s="6" t="n">
-        <v>83700</v>
+        <v>83696</v>
       </c>
       <c r="F847" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології</t>
         </is>
       </c>
       <c r="G847" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H847" s="8" t="inlineStr">
         <is>
-          <t>- 15127</t>
+          <t>- 14553</t>
         </is>
       </c>
       <c r="I847" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J847" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K847" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B848" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C848" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D848" s="3"/>
       <c r="E848" s="6" t="n">
-        <v>83595</v>
+        <v>83700</v>
       </c>
       <c r="F848" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G848" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H848" s="8" t="inlineStr">
         <is>
-          <t>- 14547</t>
+          <t>- 15127</t>
         </is>
       </c>
       <c r="I848" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J848" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K848" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B849" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C849" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D849" s="3"/>
       <c r="E849" s="6" t="n">
-        <v>79823</v>
+        <v>83595</v>
       </c>
       <c r="F849" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
-[...2 lines deleted...]
-      <c r="G849" s="3"/>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
+        </is>
+      </c>
+      <c r="G849" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H849" s="8" t="inlineStr">
         <is>
-          <t>- 15115</t>
+          <t>- 14547</t>
         </is>
       </c>
       <c r="I849" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J849" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K849" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B850" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C850" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D850" s="3"/>
       <c r="E850" s="6" t="n">
-        <v>83878</v>
+        <v>79823</v>
       </c>
       <c r="F850" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
-[...6 lines deleted...]
-      </c>
+          <t>Атомна енергетика</t>
+        </is>
+      </c>
+      <c r="G850" s="3"/>
       <c r="H850" s="8" t="inlineStr">
         <is>
-          <t>- 15116</t>
+          <t>- 15115</t>
         </is>
       </c>
       <c r="I850" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J850" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K850" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B851" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C851" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D851" s="3"/>
       <c r="E851" s="6" t="n">
-        <v>84133</v>
+        <v>83878</v>
       </c>
       <c r="F851" s="3" t="inlineStr">
         <is>
-          <t>Відновлювані джерела енергії та гідроенергетика</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G851" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H851" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I851" s="9"/>
+          <t>- 15116</t>
+        </is>
+      </c>
+      <c r="I851" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J851" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K851" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B852" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C852" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D852" s="3"/>
       <c r="E852" s="6" t="n">
-        <v>88274</v>
+        <v>84133</v>
       </c>
       <c r="F852" s="3" t="inlineStr">
         <is>
-          <t>Енергогенеруюче обладнання та системи термостабілізації</t>
-[...2 lines deleted...]
-      <c r="G852" s="3"/>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
+      <c r="G852" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H852" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I852" s="9"/>
       <c r="J852" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K852" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B853" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C853" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D853" s="3"/>
       <c r="E853" s="6" t="n">
-        <v>83604</v>
+        <v>88274</v>
       </c>
       <c r="F853" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
-[...6 lines deleted...]
-      </c>
+          <t>Енергогенеруюче обладнання та системи термостабілізації</t>
+        </is>
+      </c>
+      <c r="G853" s="3"/>
       <c r="H853" s="8" t="inlineStr">
         <is>
-          <t>- 14548</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I853" s="9"/>
       <c r="J853" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K853" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B854" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C854" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D854" s="3"/>
       <c r="E854" s="6" t="n">
-        <v>83607</v>
+        <v>83604</v>
       </c>
       <c r="F854" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні системи електронних комунікацій</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="G854" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H854" s="8" t="inlineStr">
         <is>
-          <t>- 15117</t>
+          <t>- 14548</t>
         </is>
       </c>
       <c r="I854" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J854" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K854" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B855" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C855" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D855" s="3"/>
       <c r="E855" s="6" t="n">
-        <v>83625</v>
+        <v>83607</v>
       </c>
       <c r="F855" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G855" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H855" s="8" t="inlineStr">
         <is>
-          <t>- 15118</t>
+          <t>- 15117</t>
         </is>
       </c>
       <c r="I855" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J855" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K855" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B856" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C856" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D856" s="3"/>
       <c r="E856" s="6" t="n">
-        <v>83631</v>
+        <v>83625</v>
       </c>
       <c r="F856" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G856" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H856" s="8" t="inlineStr">
         <is>
-          <t>- 15119</t>
+          <t>- 15118</t>
         </is>
       </c>
       <c r="I856" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J856" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K856" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B857" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C857" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D857" s="3"/>
       <c r="E857" s="6" t="n">
-        <v>83634</v>
+        <v>83631</v>
       </c>
       <c r="F857" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G857" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H857" s="8" t="inlineStr">
         <is>
-          <t>- 15120</t>
+          <t>- 15119</t>
         </is>
       </c>
       <c r="I857" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J857" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K857" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B858" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C858" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D858" s="3"/>
       <c r="E858" s="6" t="n">
-        <v>83640</v>
+        <v>83634</v>
       </c>
       <c r="F858" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G858" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H858" s="8" t="inlineStr">
         <is>
-          <t>- 15121</t>
+          <t>- 15120</t>
         </is>
       </c>
       <c r="I858" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J858" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K858" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B859" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C859" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D859" s="3"/>
       <c r="E859" s="6" t="n">
-        <v>83642</v>
+        <v>83640</v>
       </c>
       <c r="F859" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G859" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H859" s="8" t="inlineStr">
         <is>
-          <t>- 15122</t>
+          <t>- 15121</t>
         </is>
       </c>
       <c r="I859" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J859" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K859" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B860" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C860" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D860" s="3"/>
       <c r="E860" s="6" t="n">
-        <v>83658</v>
+        <v>83642</v>
       </c>
       <c r="F860" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G860" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H860" s="8" t="inlineStr">
         <is>
-          <t>- 15123</t>
+          <t>- 15122</t>
         </is>
       </c>
       <c r="I860" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J860" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K860" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B861" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C861" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D861" s="3"/>
       <c r="E861" s="6" t="n">
-        <v>83704</v>
+        <v>83658</v>
       </c>
       <c r="F861" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G861" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H861" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I861" s="9"/>
+          <t>- 15123</t>
+        </is>
+      </c>
+      <c r="I861" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J861" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K861" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B862" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C862" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D862" s="3"/>
       <c r="E862" s="6" t="n">
+        <v>83704</v>
+      </c>
+      <c r="F862" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="G862" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H862" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I862" s="9"/>
+      <c r="J862" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K862" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="863">
+      <c r="A863" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B863" s="8" t="inlineStr">
+        <is>
+          <t>I7</t>
+        </is>
+      </c>
+      <c r="C863" s="3" t="inlineStr">
+        <is>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D863" s="3"/>
+      <c r="E863" s="6" t="n">
         <v>78712</v>
       </c>
-      <c r="F862" s="3" t="inlineStr">
+      <c r="F863" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
-      <c r="G862" s="3" t="inlineStr">
+      <c r="G863" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H862" s="8" t="inlineStr">
+      <c r="H863" s="8" t="inlineStr">
         <is>
           <t>- 15128</t>
         </is>
       </c>
-      <c r="I862" s="9" t="n">
+      <c r="I863" s="9" t="n">
         <v>47665</v>
       </c>
-      <c r="J862" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K862" s="9"/>
+      <c r="J863" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K863" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K862"/>
+  <autoFilter ref="A1:K863"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I270"/>
+  <dimension ref="A1:I267"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -39388,54 +39310,54 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -39576,151 +39498,151 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>55</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>37</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
@@ -39742,51 +39664,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -39808,51 +39730,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>51</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -39886,108 +39808,108 @@
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>65</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -40006,51 +39928,51 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>E5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
@@ -40072,315 +39994,315 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>463</v>
+        <v>434</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
-        <v>53</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
@@ -40406,87 +40328,87 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
@@ -40538,297 +40460,297 @@
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
@@ -40847,466 +40769,466 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>3</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>193</v>
+        <v>157</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>296</v>
+        <v>195</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>169</v>
+        <v>143</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -41325,7082 +41247,6983 @@
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>534</v>
+        <v>387</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>229</v>
+        <v>175</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>193</v>
+        <v>144</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>109</v>
+        <v>35</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>278</v>
+        <v>167</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>1070</v>
+        <v>695</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>680</v>
+        <v>402</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>607</v>
+        <v>389</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>284</v>
+        <v>187</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>103</v>
+        <v>1</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>724</v>
+        <v>507</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>345</v>
+        <v>207</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>243</v>
+        <v>169</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>446</v>
+        <v>284</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>148</v>
+        <v>2</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>176</v>
+        <v>102</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>84</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>41</v>
+        <v>260</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="F93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>275</v>
+        <v>42</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>202</v>
+        <v>434</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>183</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>464</v>
+        <v>6</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
-[...2 lines deleted...]
-      <c r="D101" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D101" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E101" s="6" t="n">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>138</v>
+        <v>42</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>6.050103</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>програмна інженерія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D106" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E106" s="6" t="n">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
-[...2 lines deleted...]
-      <c r="D107" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+        </is>
+      </c>
       <c r="E107" s="6" t="n">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="F107" s="6" t="n">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>6.050103</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>програмна інженерія</t>
-[...2 lines deleted...]
-      <c r="D108" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+        </is>
+      </c>
       <c r="E108" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E109" s="6" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E110" s="6" t="n">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E111" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціологія</t>
+        </is>
+      </c>
+      <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F113" s="6" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="F117" s="6" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="F122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>6</v>
+        <v>165</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>169</v>
+        <v>41</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="F127" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="F128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F129" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
-[...2 lines deleted...]
-      <c r="D131" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E131" s="6" t="n">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Технології захисту навколишнього середовища</t>
+        </is>
+      </c>
+      <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F135" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
-[...2 lines deleted...]
-      <c r="D139" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>Атомна енергетика</t>
+        </is>
+      </c>
       <c r="E139" s="6" t="n">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
-[...2 lines deleted...]
-      <c r="D140" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D140" s="3" t="inlineStr">
+        <is>
+          <t>Теплоенергетика</t>
+        </is>
+      </c>
       <c r="E140" s="6" t="n">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
-[...2 lines deleted...]
-      <c r="D141" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D141" s="3" t="inlineStr">
+        <is>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
       <c r="E141" s="6" t="n">
-        <v>115</v>
+        <v>9</v>
       </c>
       <c r="F141" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+        </is>
+      </c>
+      <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Інформаційно-вимірювальні технології</t>
+        </is>
+      </c>
+      <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F143" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+        </is>
+      </c>
+      <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>148</v>
+        <v>17</v>
       </c>
       <c r="F145" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="F146" s="6" t="n">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="G146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="F147" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
-[...2 lines deleted...]
-      <c r="D148" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D148" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E148" s="6" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F148" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>104</v>
+        <v>1</v>
       </c>
       <c r="F149" s="6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F150" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Екологія</t>
+        </is>
+      </c>
+      <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F155" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F158" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F160" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F163" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F166" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
-[...2 lines deleted...]
-      <c r="D168" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D168" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E168" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F169" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F172" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F181" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F184" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F187" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="F188" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F190" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F191" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F192" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F193" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F194" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F195" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F196" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B199" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F199" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H200" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I200" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B201" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F202" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B203" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F203" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H203" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I203" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B205" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F205" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="F206" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B207" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F207" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="F208" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F210" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F211" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H212" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I212" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B213" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="6" t="n">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="F214" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H214" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I214" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B215" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F215" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H215" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I215" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F216" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H216" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I216" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="F217" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G217" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H217" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="I217" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F218" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G218" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H218" s="6" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I218" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B219" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F219" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H219" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I219" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F220" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H220" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I220" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B221" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F221" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H221" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I221" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H222" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I222" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F223" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H223" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I223" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B225" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H226" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I226" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B227" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="F227" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H227" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I227" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
+        <v>44</v>
+      </c>
+      <c r="F228" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="F228" s="6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H228" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I228" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B229" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="F229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H229" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I229" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F230" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H230" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I230" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B231" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F231" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H231" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I231" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="F232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I232" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="F233" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F234" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B235" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="6" t="n">
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="F235" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H235" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I235" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F236" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I236" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F237" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H237" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I237" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="F238" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H238" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I238" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B239" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>136</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H239" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I239" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H240" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I240" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B241" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>142</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F241" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F242" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H242" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I242" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B243" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="F243" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H243" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I243" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F244" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B245" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F245" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I245" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F246" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B247" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F247" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H247" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I247" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="F248" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H248" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I248" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B249" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F250" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H250" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I250" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B251" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F251" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H251" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I251" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F252" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F253" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H254" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I254" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B255" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="F255" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G255" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H255" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I255" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F256" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="F257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="F258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H258" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I258" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
+        <v>34</v>
+      </c>
+      <c r="F259" s="6" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="G259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F260" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B261" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H261" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I261" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="F262" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F263" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I264" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F265" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H265" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I265" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F266" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B267" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F267" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H267" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I267" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
-[...97 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I270"/>
+  <autoFilter ref="A1:I267"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>