--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1,74 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
-    <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
-[...1 lines deleted...]
-    <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
+    <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
+    <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$33</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$22</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$4</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$267</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$864</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$266</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -171,51 +168,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
@@ -1732,290 +1729,51 @@
         <v>47665</v>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L4"/>
-[...238 lines deleted...]
-  <dimension ref="A1:K863"/>
+  <dimension ref="A1:K864"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -27575,11697 +27333,11740 @@
       <c r="J600" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K600" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B601" s="8" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C601" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D601" s="3"/>
       <c r="E601" s="6" t="n">
-        <v>28681</v>
+        <v>5825</v>
       </c>
       <c r="F601" s="3" t="inlineStr">
         <is>
-          <t>Технології друкованих і електронних видань</t>
+          <t>Цифрові технології репродукування</t>
         </is>
       </c>
       <c r="G601" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H601" s="8" t="inlineStr">
         <is>
-          <t>- 6795</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I601" s="9"/>
       <c r="J601" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K601" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B602" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C602" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Видавництво та поліграфія</t>
+        </is>
+      </c>
+      <c r="D602" s="3"/>
       <c r="E602" s="6" t="n">
-        <v>57943</v>
+        <v>28681</v>
       </c>
       <c r="F602" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Технології друкованих і електронних видань</t>
         </is>
       </c>
       <c r="G602" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H602" s="8" t="inlineStr">
         <is>
-          <t>УД 11017526</t>
+          <t>- 6795</t>
         </is>
       </c>
       <c r="I602" s="9" t="n">
-        <v>46387</v>
+        <v>47300</v>
       </c>
       <c r="J602" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K602" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B603" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C603" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D603" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D603" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E603" s="6" t="n">
-        <v>18478</v>
+        <v>57943</v>
       </c>
       <c r="F603" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні соціальні проекти та волонтерська діяльність</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G603" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H603" s="8" t="inlineStr">
         <is>
-          <t>- 19552</t>
+          <t>УД 11017526</t>
         </is>
       </c>
       <c r="I603" s="9" t="n">
-        <v>48030</v>
+        <v>46387</v>
       </c>
       <c r="J603" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K603" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B604" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C604" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D604" s="3"/>
       <c r="E604" s="6" t="n">
-        <v>46636</v>
+        <v>18478</v>
       </c>
       <c r="F604" s="3" t="inlineStr">
         <is>
-          <t>Публічне адміністрування та електронне урядування</t>
+          <t>Міжнародні соціальні проекти та волонтерська діяльність</t>
         </is>
       </c>
       <c r="G604" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H604" s="8" t="inlineStr">
         <is>
-          <t>- 5525</t>
+          <t>- 19552</t>
         </is>
       </c>
       <c r="I604" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J604" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K604" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B605" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C605" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D605" s="3"/>
       <c r="E605" s="6" t="n">
-        <v>81746</v>
+        <v>46636</v>
       </c>
       <c r="F605" s="3" t="inlineStr">
         <is>
-          <t>Фізкультурно-спортивне відновлення людини та діяльність оздоровчо-спортивних закладів</t>
+          <t>Публічне адміністрування та електронне урядування</t>
         </is>
       </c>
       <c r="G605" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H605" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I605" s="9"/>
+          <t>- 5525</t>
+        </is>
+      </c>
+      <c r="I605" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J605" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K605" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B606" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C606" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D606" s="3"/>
       <c r="E606" s="6" t="n">
-        <v>81850</v>
+        <v>81746</v>
       </c>
       <c r="F606" s="3" t="inlineStr">
         <is>
-          <t>Галузевий переклад: англійська та друга західноєвропейська мови</t>
+          <t>Фізкультурно-спортивне відновлення людини та діяльність оздоровчо-спортивних закладів</t>
         </is>
       </c>
       <c r="G606" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H606" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I606" s="9"/>
       <c r="J606" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K606" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B607" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C607" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D607" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E607" s="6" t="n">
-        <v>81852</v>
+        <v>81850</v>
       </c>
       <c r="F607" s="3" t="inlineStr">
         <is>
-          <t>Галузевий переклад: німецька та друга західноєвропейська мови</t>
+          <t>Галузевий переклад: англійська та друга західноєвропейська мови</t>
         </is>
       </c>
       <c r="G607" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H607" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I607" s="9"/>
       <c r="J607" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K607" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B608" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C608" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D608" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E608" s="6" t="n">
-        <v>81854</v>
+        <v>81852</v>
       </c>
       <c r="F608" s="3" t="inlineStr">
         <is>
-          <t>Галузевий переклад: французька та друга західноєвропейська мови</t>
+          <t>Галузевий переклад: німецька та друга західноєвропейська мови</t>
         </is>
       </c>
       <c r="G608" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H608" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I608" s="9"/>
       <c r="J608" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K608" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B609" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C609" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D609" s="3" t="inlineStr">
         <is>
-          <t>Візуальні мистецтва</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E609" s="6" t="n">
-        <v>81750</v>
+        <v>81854</v>
       </c>
       <c r="F609" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво</t>
+          <t>Галузевий переклад: французька та друга західноєвропейська мови</t>
         </is>
       </c>
       <c r="G609" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H609" s="8" t="inlineStr">
         <is>
-          <t>- 15003</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I609" s="9"/>
       <c r="J609" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K609" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B610" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C610" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D610" s="3"/>
+          <t>Образотворче мистецтво та реставрація</t>
+        </is>
+      </c>
+      <c r="D610" s="3" t="inlineStr">
+        <is>
+          <t>Візуальні мистецтва</t>
+        </is>
+      </c>
       <c r="E610" s="6" t="n">
-        <v>81753</v>
+        <v>81750</v>
       </c>
       <c r="F610" s="3" t="inlineStr">
         <is>
-          <t>Європейські студії</t>
+          <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G610" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H610" s="8" t="inlineStr">
         <is>
-          <t>- 22893</t>
+          <t>- 15003</t>
         </is>
       </c>
       <c r="I610" s="9" t="n">
-        <v>46519</v>
+        <v>46752</v>
       </c>
       <c r="J610" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K610" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B611" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C611" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D611" s="3"/>
       <c r="E611" s="6" t="n">
-        <v>81774</v>
+        <v>81753</v>
       </c>
       <c r="F611" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Європейські студії</t>
         </is>
       </c>
       <c r="G611" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H611" s="8" t="inlineStr">
         <is>
-          <t>- 15004</t>
+          <t>- 22893</t>
         </is>
       </c>
       <c r="I611" s="9" t="n">
-        <v>47665</v>
+        <v>46519</v>
       </c>
       <c r="J611" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K611" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B612" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C612" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D612" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E612" s="6" t="n">
-        <v>81776</v>
+        <v>81774</v>
       </c>
       <c r="F612" s="3" t="inlineStr">
         <is>
-          <t>Економічна аналітика</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G612" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H612" s="8" t="inlineStr">
         <is>
-          <t>- 14520</t>
+          <t>- 15004</t>
         </is>
       </c>
       <c r="I612" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J612" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K612" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B613" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C613" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D613" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E613" s="6" t="n">
-        <v>81778</v>
+        <v>81776</v>
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна економіка</t>
+          <t>Економічна аналітика</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H613" s="8" t="inlineStr">
         <is>
-          <t>- 14521</t>
+          <t>- 14520</t>
         </is>
       </c>
       <c r="I613" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J613" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K613" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B614" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C614" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D614" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D614" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародні економічні відносини</t>
+        </is>
+      </c>
       <c r="E614" s="6" t="n">
-        <v>89306</v>
+        <v>81778</v>
       </c>
       <c r="F614" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G614" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H614" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I614" s="9"/>
+          <t>- 14521</t>
+        </is>
+      </c>
+      <c r="I614" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J614" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K614" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B615" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C615" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D615" s="3"/>
       <c r="E615" s="6" t="n">
-        <v>81784</v>
+        <v>89306</v>
       </c>
       <c r="F615" s="3" t="inlineStr">
         <is>
-          <t>Врегулювання конфліктів та медіація</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G615" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H615" s="8" t="inlineStr">
         <is>
-          <t>- 14522</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I615" s="9"/>
       <c r="J615" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K615" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B616" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C616" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D616" s="3"/>
       <c r="E616" s="6" t="n">
-        <v>81785</v>
+        <v>81784</v>
       </c>
       <c r="F616" s="3" t="inlineStr">
         <is>
-          <t>Аналітика соціальних даних</t>
+          <t>Врегулювання конфліктів та медіація</t>
         </is>
       </c>
       <c r="G616" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H616" s="8" t="inlineStr">
         <is>
-          <t>- 22892</t>
+          <t>- 14522</t>
         </is>
       </c>
       <c r="I616" s="9" t="n">
-        <v>48030</v>
+        <v>47300</v>
       </c>
       <c r="J616" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K616" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B617" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C617" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D617" s="3"/>
       <c r="E617" s="6" t="n">
-        <v>81788</v>
+        <v>81785</v>
       </c>
       <c r="F617" s="3" t="inlineStr">
         <is>
-          <t>Видавнича справа та редагування</t>
+          <t>Аналітика соціальних даних</t>
         </is>
       </c>
       <c r="G617" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H617" s="8" t="inlineStr">
         <is>
-          <t>- 15005</t>
+          <t>- 22892</t>
         </is>
       </c>
       <c r="I617" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J617" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K617" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B618" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C618" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D618" s="3"/>
       <c r="E618" s="6" t="n">
-        <v>81790</v>
+        <v>81788</v>
       </c>
       <c r="F618" s="3" t="inlineStr">
         <is>
-          <t>Реклама і зв'язки з громадськістю</t>
+          <t>Видавнича справа та редагування</t>
         </is>
       </c>
       <c r="G618" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H618" s="8" t="inlineStr">
         <is>
-          <t>- 15006</t>
+          <t>- 15005</t>
         </is>
       </c>
       <c r="I618" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J618" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K618" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B619" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C619" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D619" s="3"/>
       <c r="E619" s="6" t="n">
-        <v>81794</v>
+        <v>81790</v>
       </c>
       <c r="F619" s="3" t="inlineStr">
         <is>
-          <t>Логістика</t>
+          <t>Реклама і зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G619" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H619" s="8" t="inlineStr">
         <is>
-          <t>- 15007</t>
+          <t>- 15006</t>
         </is>
       </c>
       <c r="I619" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J619" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K619" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B620" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C620" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D620" s="3"/>
       <c r="E620" s="6" t="n">
-        <v>81796</v>
+        <v>81794</v>
       </c>
       <c r="F620" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент і бізнес-адміністрування</t>
+          <t>Логістика</t>
         </is>
       </c>
       <c r="G620" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H620" s="8" t="inlineStr">
         <is>
-          <t>- 14523</t>
+          <t>- 15007</t>
         </is>
       </c>
       <c r="I620" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J620" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K620" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B621" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C621" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D621" s="3"/>
       <c r="E621" s="6" t="n">
-        <v>81798</v>
+        <v>81796</v>
       </c>
       <c r="F621" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент міжнародного бізнесу</t>
+          <t>Менеджмент і бізнес-адміністрування</t>
         </is>
       </c>
       <c r="G621" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H621" s="8" t="inlineStr">
         <is>
-          <t>- 14524</t>
+          <t>- 14523</t>
         </is>
       </c>
       <c r="I621" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J621" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K621" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B622" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C622" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D622" s="3"/>
       <c r="E622" s="6" t="n">
-        <v>81800</v>
+        <v>81798</v>
       </c>
       <c r="F622" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-адміністрування та менеджмент якості у медичній та фармацевтичній індустрії</t>
+          <t>Менеджмент міжнародного бізнесу</t>
         </is>
       </c>
       <c r="G622" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H622" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I622" s="9"/>
+          <t>- 14524</t>
+        </is>
+      </c>
+      <c r="I622" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J622" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K622" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B623" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C623" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D623" s="3"/>
       <c r="E623" s="6" t="n">
-        <v>81801</v>
+        <v>81800</v>
       </c>
       <c r="F623" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент підприємств оборонно-промислового комплексу</t>
+          <t>Бізнес-адміністрування та менеджмент якості у медичній та фармацевтичній індустрії</t>
         </is>
       </c>
       <c r="G623" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H623" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I623" s="9"/>
       <c r="J623" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K623" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B624" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C624" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D624" s="3"/>
       <c r="E624" s="6" t="n">
-        <v>81803</v>
+        <v>81801</v>
       </c>
       <c r="F624" s="3" t="inlineStr">
         <is>
-          <t>Публічне адміністрування та електронне урядування</t>
+          <t>Менеджмент підприємств оборонно-промислового комплексу</t>
         </is>
       </c>
       <c r="G624" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H624" s="8" t="inlineStr">
         <is>
-          <t>- 15008</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I624" s="9"/>
       <c r="J624" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K624" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B625" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C625" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D625" s="3"/>
       <c r="E625" s="6" t="n">
-        <v>83705</v>
+        <v>81803</v>
       </c>
       <c r="F625" s="3" t="inlineStr">
         <is>
-          <t>Промисловий маркетинг</t>
+          <t>Публічне адміністрування та електронне урядування</t>
         </is>
       </c>
       <c r="G625" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H625" s="8" t="inlineStr">
         <is>
-          <t>- 15009</t>
+          <t>- 15008</t>
         </is>
       </c>
       <c r="I625" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J625" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K625" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B626" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C626" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D626" s="3"/>
       <c r="E626" s="6" t="n">
-        <v>78718</v>
+        <v>83705</v>
       </c>
       <c r="F626" s="3" t="inlineStr">
         <is>
-          <t>Господарське та адміністративне право і процес</t>
+          <t>Промисловий маркетинг</t>
         </is>
       </c>
       <c r="G626" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H626" s="8" t="inlineStr">
         <is>
-          <t>- 15010</t>
+          <t>- 15009</t>
         </is>
       </c>
       <c r="I626" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J626" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K626" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B627" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C627" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D627" s="3"/>
       <c r="E627" s="6" t="n">
-        <v>78721</v>
+        <v>78718</v>
       </c>
       <c r="F627" s="3" t="inlineStr">
         <is>
-          <t>Інформаційне право та право інтелектуальної власності</t>
+          <t>Господарське та адміністративне право і процес</t>
         </is>
       </c>
       <c r="G627" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H627" s="8" t="inlineStr">
         <is>
-          <t>- 15011</t>
+          <t>- 15010</t>
         </is>
       </c>
       <c r="I627" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J627" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K627" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B628" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C628" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D628" s="3"/>
       <c r="E628" s="6" t="n">
-        <v>83388</v>
+        <v>78721</v>
       </c>
       <c r="F628" s="3" t="inlineStr">
         <is>
-          <t>Обчислювальна біологія та біоінформатика</t>
+          <t>Інформаційне право та право інтелектуальної власності</t>
         </is>
       </c>
       <c r="G628" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H628" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I628" s="9"/>
+          <t>- 15011</t>
+        </is>
+      </c>
+      <c r="I628" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J628" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K628" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B629" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C629" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D629" s="3"/>
       <c r="E629" s="6" t="n">
-        <v>83391</v>
+        <v>83388</v>
       </c>
       <c r="F629" s="3" t="inlineStr">
         <is>
-          <t>Екологічна безпека</t>
+          <t>Обчислювальна біологія та біоінформатика</t>
         </is>
       </c>
       <c r="G629" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H629" s="8" t="inlineStr">
         <is>
-          <t>- 15012</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I629" s="9"/>
       <c r="J629" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K629" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B630" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C630" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D630" s="3"/>
       <c r="E630" s="6" t="n">
-        <v>84732</v>
+        <v>83391</v>
       </c>
       <c r="F630" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології захисту довкілля</t>
+          <t>Екологічна безпека</t>
         </is>
       </c>
       <c r="G630" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H630" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I630" s="9"/>
+          <t>- 15012</t>
+        </is>
+      </c>
+      <c r="I630" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J630" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K630" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B631" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C631" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D631" s="3"/>
       <c r="E631" s="6" t="n">
-        <v>83395</v>
+        <v>84732</v>
       </c>
       <c r="F631" s="3" t="inlineStr">
         <is>
-          <t>Моделювання фізичних процесів</t>
+          <t>Цифрові технології захисту довкілля</t>
         </is>
       </c>
       <c r="G631" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H631" s="8" t="inlineStr">
         <is>
-          <t>- 15013</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I631" s="9"/>
       <c r="J631" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K631" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B632" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C632" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D632" s="3"/>
       <c r="E632" s="6" t="n">
-        <v>83406</v>
+        <v>83395</v>
       </c>
       <c r="F632" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Моделювання фізичних процесів</t>
         </is>
       </c>
       <c r="G632" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H632" s="8" t="inlineStr">
         <is>
-          <t>- 22891</t>
+          <t>- 15013</t>
         </is>
       </c>
       <c r="I632" s="9" t="n">
-        <v>48030</v>
+        <v>46569</v>
       </c>
       <c r="J632" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K632" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B633" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C633" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D633" s="3"/>
       <c r="E633" s="6" t="n">
-        <v>83411</v>
+        <v>83406</v>
       </c>
       <c r="F633" s="3" t="inlineStr">
         <is>
-          <t>Страхова та фінансова математика</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G633" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H633" s="8" t="inlineStr">
         <is>
-          <t>- 15015</t>
+          <t>- 22891</t>
         </is>
       </c>
       <c r="I633" s="9" t="n">
-        <v>46569</v>
+        <v>48030</v>
       </c>
       <c r="J633" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K633" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B634" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C634" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D634" s="3"/>
       <c r="E634" s="6" t="n">
-        <v>83413</v>
+        <v>83411</v>
       </c>
       <c r="F634" s="3" t="inlineStr">
         <is>
           <t>Страхова та фінансова математика</t>
         </is>
       </c>
       <c r="G634" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H634" s="8" t="inlineStr">
         <is>
-          <t>- 15016</t>
+          <t>- 15015</t>
         </is>
       </c>
       <c r="I634" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J634" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K634" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B635" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C635" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D635" s="3"/>
       <c r="E635" s="6" t="n">
-        <v>83418</v>
+        <v>83413</v>
       </c>
       <c r="F635" s="3" t="inlineStr">
         <is>
-          <t>Математичні методи криптографічного захисту інформації</t>
+          <t>Страхова та фінансова математика</t>
         </is>
       </c>
       <c r="G635" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H635" s="8" t="inlineStr">
         <is>
-          <t>- 15017</t>
+          <t>- 15016</t>
         </is>
       </c>
       <c r="I635" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J635" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K635" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B636" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C636" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D636" s="3"/>
       <c r="E636" s="6" t="n">
-        <v>83421</v>
+        <v>83418</v>
       </c>
       <c r="F636" s="3" t="inlineStr">
         <is>
-          <t>Математичні методи моделювання, розпізнавання образів та комп'ютерного зору</t>
+          <t>Математичні методи криптографічного захисту інформації</t>
         </is>
       </c>
       <c r="G636" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H636" s="8" t="inlineStr">
         <is>
-          <t>- 15018</t>
+          <t>- 15017</t>
         </is>
       </c>
       <c r="I636" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J636" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K636" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B637" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C637" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D637" s="3"/>
       <c r="E637" s="6" t="n">
-        <v>83425</v>
+        <v>83421</v>
       </c>
       <c r="F637" s="3" t="inlineStr">
         <is>
-          <t>Машинне навчання та математичне моделювання</t>
+          <t>Математичні методи моделювання, розпізнавання образів та комп'ютерного зору</t>
         </is>
       </c>
       <c r="G637" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H637" s="8" t="inlineStr">
         <is>
-          <t>- 15019</t>
+          <t>- 15018</t>
         </is>
       </c>
       <c r="I637" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J637" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K637" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B638" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C638" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D638" s="3"/>
       <c r="E638" s="6" t="n">
-        <v>83427</v>
+        <v>83425</v>
       </c>
       <c r="F638" s="3" t="inlineStr">
         <is>
           <t>Машинне навчання та математичне моделювання</t>
         </is>
       </c>
       <c r="G638" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H638" s="8" t="inlineStr">
         <is>
-          <t>- 15020</t>
+          <t>- 15019</t>
         </is>
       </c>
       <c r="I638" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J638" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K638" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B639" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C639" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D639" s="3"/>
       <c r="E639" s="6" t="n">
-        <v>81856</v>
+        <v>83427</v>
       </c>
       <c r="F639" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем в енергетиці</t>
+          <t>Машинне навчання та математичне моделювання</t>
         </is>
       </c>
       <c r="G639" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H639" s="8" t="inlineStr">
         <is>
-          <t>- 15021</t>
+          <t>- 15020</t>
         </is>
       </c>
       <c r="I639" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J639" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K639" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B640" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C640" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D640" s="3"/>
       <c r="E640" s="6" t="n">
-        <v>81858</v>
+        <v>81856</v>
       </c>
       <c r="F640" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем в енергетиці</t>
         </is>
       </c>
       <c r="G640" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H640" s="8" t="inlineStr">
         <is>
-          <t>- 15022</t>
+          <t>- 15021</t>
         </is>
       </c>
       <c r="I640" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J640" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K640" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B641" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C641" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D641" s="3"/>
       <c r="E641" s="6" t="n">
-        <v>81860</v>
+        <v>81858</v>
       </c>
       <c r="F641" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення інформаційних систем</t>
+          <t>Інженерія програмного забезпечення інтелектуальних кібер-фізичних систем в енергетиці</t>
         </is>
       </c>
       <c r="G641" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H641" s="8" t="inlineStr">
         <is>
-          <t>- 14525</t>
+          <t>- 15022</t>
         </is>
       </c>
       <c r="I641" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J641" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K641" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B642" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C642" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D642" s="3"/>
       <c r="E642" s="6" t="n">
-        <v>81861</v>
+        <v>81860</v>
       </c>
       <c r="F642" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення інформаційних систем</t>
         </is>
       </c>
       <c r="G642" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H642" s="8" t="inlineStr">
         <is>
-          <t>- 22894</t>
+          <t>- 14525</t>
         </is>
       </c>
       <c r="I642" s="9" t="n">
-        <v>48030</v>
+        <v>46935</v>
       </c>
       <c r="J642" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K642" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B643" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C643" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D643" s="3"/>
       <c r="E643" s="6" t="n">
-        <v>81863</v>
+        <v>81861</v>
       </c>
       <c r="F643" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення комп'ютерних систем</t>
+          <t>Інженерія програмного забезпечення інформаційних систем</t>
         </is>
       </c>
       <c r="G643" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H643" s="8" t="inlineStr">
         <is>
-          <t>- 15023</t>
+          <t>- 22894</t>
         </is>
       </c>
       <c r="I643" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J643" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K643" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B644" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C644" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D644" s="3"/>
       <c r="E644" s="6" t="n">
-        <v>81866</v>
+        <v>81863</v>
       </c>
       <c r="F644" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення комп'ютерних систем</t>
         </is>
       </c>
       <c r="G644" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H644" s="8" t="inlineStr">
         <is>
-          <t>- 22895</t>
+          <t>- 15023</t>
         </is>
       </c>
       <c r="I644" s="9" t="n">
-        <v>48030</v>
+        <v>46935</v>
       </c>
       <c r="J644" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K644" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B645" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C645" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D645" s="3"/>
       <c r="E645" s="6" t="n">
-        <v>81869</v>
+        <v>81866</v>
       </c>
       <c r="F645" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення мультимедійних та інформаційно-пошукових систем</t>
+          <t>Інженерія програмного забезпечення комп'ютерних систем</t>
         </is>
       </c>
       <c r="G645" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H645" s="8" t="inlineStr">
         <is>
-          <t>- 14526</t>
+          <t>- 22895</t>
         </is>
       </c>
       <c r="I645" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J645" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K645" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B646" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C646" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D646" s="3"/>
       <c r="E646" s="6" t="n">
-        <v>81870</v>
+        <v>81869</v>
       </c>
       <c r="F646" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення мультимедійних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G646" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H646" s="8" t="inlineStr">
         <is>
-          <t>- 15024</t>
+          <t>- 14526</t>
         </is>
       </c>
       <c r="I646" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J646" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K646" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B647" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C647" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D647" s="3"/>
       <c r="E647" s="6" t="n">
-        <v>86390</v>
+        <v>81870</v>
       </c>
       <c r="F647" s="3" t="inlineStr">
         <is>
-          <t>Інженерія квантового програмного забезпечення</t>
+          <t>Інженерія програмного забезпечення мультимедійних та інформаційно-пошукових систем</t>
         </is>
       </c>
       <c r="G647" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H647" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I647" s="9"/>
+          <t>- 15024</t>
+        </is>
+      </c>
+      <c r="I647" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J647" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K647" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B648" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C648" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D648" s="3"/>
       <c r="E648" s="6" t="n">
-        <v>89310</v>
+        <v>86390</v>
       </c>
       <c r="F648" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення мультимедійних систем та смарттехнологій</t>
+          <t>Інженерія квантового програмного забезпечення</t>
         </is>
       </c>
       <c r="G648" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H648" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I648" s="9"/>
       <c r="J648" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K648" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B649" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C649" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D649" s="3"/>
       <c r="E649" s="6" t="n">
-        <v>89311</v>
+        <v>89310</v>
       </c>
       <c r="F649" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення імерсивних систем та платформ цифрових двійників</t>
+          <t>Інженерія програмного забезпечення мультимедійних систем та смарттехнологій</t>
         </is>
       </c>
       <c r="G649" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H649" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I649" s="9"/>
       <c r="J649" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K649" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B650" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C650" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D650" s="3"/>
       <c r="E650" s="6" t="n">
-        <v>83555</v>
+        <v>89311</v>
       </c>
       <c r="F650" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
+          <t>Інженерія програмного забезпечення імерсивних систем та платформ цифрових двійників</t>
         </is>
       </c>
       <c r="G650" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H650" s="8" t="inlineStr">
         <is>
-          <t>- 15025</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I650" s="9"/>
       <c r="J650" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K650" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B651" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C651" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D651" s="3"/>
       <c r="E651" s="6" t="n">
-        <v>83559</v>
+        <v>83555</v>
       </c>
       <c r="F651" s="3" t="inlineStr">
         <is>
-          <t>Інтелектуальні сервіс-орієнтовані розподілені обчислювання</t>
+          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
         </is>
       </c>
       <c r="G651" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H651" s="8" t="inlineStr">
         <is>
-          <t>- 15026</t>
+          <t>- 15025</t>
         </is>
       </c>
       <c r="I651" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J651" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K651" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B652" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C652" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D652" s="3"/>
       <c r="E652" s="6" t="n">
-        <v>83561</v>
+        <v>83559</v>
       </c>
       <c r="F652" s="3" t="inlineStr">
         <is>
-          <t>Системи і методи штучного інтелекту</t>
+          <t>Інтелектуальні сервіс-орієнтовані розподілені обчислювання</t>
         </is>
       </c>
       <c r="G652" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H652" s="8" t="inlineStr">
         <is>
-          <t>- 15027</t>
+          <t>- 15026</t>
         </is>
       </c>
       <c r="I652" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J652" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K652" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B653" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C653" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D653" s="3"/>
       <c r="E653" s="6" t="n">
-        <v>83563</v>
+        <v>83561</v>
       </c>
       <c r="F653" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології в енергетиці</t>
+          <t>Системи і методи штучного інтелекту</t>
         </is>
       </c>
       <c r="G653" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H653" s="8" t="inlineStr">
         <is>
-          <t>- 15029</t>
+          <t>- 15027</t>
         </is>
       </c>
       <c r="I653" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J653" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K653" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B654" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C654" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D654" s="3"/>
       <c r="E654" s="6" t="n">
-        <v>83564</v>
+        <v>83563</v>
       </c>
       <c r="F654" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Цифрові технології в енергетиці</t>
         </is>
       </c>
       <c r="G654" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H654" s="8" t="inlineStr">
         <is>
-          <t>- 15030</t>
+          <t>- 15029</t>
         </is>
       </c>
       <c r="I654" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J654" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K654" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B655" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C655" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D655" s="3"/>
       <c r="E655" s="6" t="n">
-        <v>85592</v>
+        <v>83564</v>
       </c>
       <c r="F655" s="3" t="inlineStr">
         <is>
-          <t>Технології штучного інтелекту у біомедичних системах</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G655" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H655" s="8" t="inlineStr">
         <is>
-          <t>- 15028</t>
+          <t>- 15030</t>
         </is>
       </c>
       <c r="I655" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J655" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K655" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B656" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C656" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D656" s="3"/>
       <c r="E656" s="6" t="n">
-        <v>89313</v>
+        <v>85592</v>
       </c>
       <c r="F656" s="3" t="inlineStr">
         <is>
-          <t>Технології візуальних обчислень</t>
+          <t>Технології штучного інтелекту у біомедичних системах</t>
         </is>
       </c>
       <c r="G656" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H656" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I656" s="9"/>
+          <t>- 15028</t>
+        </is>
+      </c>
+      <c r="I656" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J656" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K656" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B657" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C657" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D657" s="3"/>
       <c r="E657" s="6" t="n">
-        <v>83568</v>
+        <v>89313</v>
       </c>
       <c r="F657" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз і управління</t>
+          <t>Технології візуальних обчислень</t>
         </is>
       </c>
       <c r="G657" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H657" s="8" t="inlineStr">
         <is>
-          <t>- 15031</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I657" s="9"/>
       <c r="J657" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K657" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B658" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C658" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D658" s="3"/>
       <c r="E658" s="6" t="n">
-        <v>83569</v>
+        <v>83568</v>
       </c>
       <c r="F658" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз фінансового ринку</t>
+          <t>Системний аналіз і управління</t>
         </is>
       </c>
       <c r="G658" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H658" s="8" t="inlineStr">
         <is>
-          <t>- 15032</t>
+          <t>- 15031</t>
         </is>
       </c>
       <c r="I658" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J658" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K658" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B659" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C659" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D659" s="3"/>
       <c r="E659" s="6" t="n">
-        <v>89315</v>
+        <v>83569</v>
       </c>
       <c r="F659" s="3" t="inlineStr">
         <is>
-          <t>Інтелектуальні системи та методи управління роями БПЛА</t>
+          <t>Системний аналіз фінансового ринку</t>
         </is>
       </c>
       <c r="G659" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H659" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I659" s="9"/>
+          <t>- 15032</t>
+        </is>
+      </c>
+      <c r="I659" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J659" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K659" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B660" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C660" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D660" s="3"/>
       <c r="E660" s="6" t="n">
-        <v>81877</v>
+        <v>89315</v>
       </c>
       <c r="F660" s="3" t="inlineStr">
         <is>
-          <t>Безпека державних інформаційних ресурсів</t>
+          <t>Інтелектуальні системи та методи управління роями БПЛА</t>
         </is>
       </c>
       <c r="G660" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H660" s="8" t="inlineStr">
         <is>
-          <t>- 15033</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I660" s="9"/>
       <c r="J660" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K660" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B661" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C661" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D661" s="3"/>
       <c r="E661" s="6" t="n">
-        <v>81881</v>
+        <v>81877</v>
       </c>
       <c r="F661" s="3" t="inlineStr">
         <is>
-          <t>Системи технічного захисту інформації</t>
+          <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G661" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H661" s="8" t="inlineStr">
         <is>
-          <t>- 15034</t>
+          <t>- 15033</t>
         </is>
       </c>
       <c r="I661" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J661" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K661" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B662" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C662" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D662" s="3"/>
       <c r="E662" s="6" t="n">
-        <v>81884</v>
+        <v>81881</v>
       </c>
       <c r="F662" s="3" t="inlineStr">
         <is>
-          <t>Системи, технології та математичні методи кібербезпеки</t>
+          <t>Системи технічного захисту інформації</t>
         </is>
       </c>
       <c r="G662" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H662" s="8" t="inlineStr">
         <is>
-          <t>- 15035</t>
+          <t>- 15034</t>
         </is>
       </c>
       <c r="I662" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J662" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K662" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B663" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C663" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D663" s="3"/>
       <c r="E663" s="6" t="n">
-        <v>81902</v>
+        <v>81884</v>
       </c>
       <c r="F663" s="3" t="inlineStr">
         <is>
           <t>Системи, технології та математичні методи кібербезпеки</t>
         </is>
       </c>
       <c r="G663" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H663" s="8" t="inlineStr">
         <is>
-          <t>- 15036</t>
+          <t>- 15035</t>
         </is>
       </c>
       <c r="I663" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J663" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K663" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B664" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C664" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D664" s="3"/>
       <c r="E664" s="6" t="n">
-        <v>82955</v>
+        <v>81902</v>
       </c>
       <c r="F664" s="3" t="inlineStr">
         <is>
-          <t>Інтегровані інформаційні системи</t>
+          <t>Системи, технології та математичні методи кібербезпеки</t>
         </is>
       </c>
       <c r="G664" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H664" s="8" t="inlineStr">
         <is>
-          <t>- 15037</t>
+          <t>- 15036</t>
         </is>
       </c>
       <c r="I664" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J664" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K664" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B665" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C665" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D665" s="3"/>
       <c r="E665" s="6" t="n">
-        <v>82957</v>
+        <v>82955</v>
       </c>
       <c r="F665" s="3" t="inlineStr">
         <is>
-          <t>Інформаційне забезпечення робототехнічних систем</t>
+          <t>Інтегровані інформаційні системи</t>
         </is>
       </c>
       <c r="G665" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H665" s="8" t="inlineStr">
         <is>
-          <t>- 15038</t>
+          <t>- 15037</t>
         </is>
       </c>
       <c r="I665" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J665" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K665" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B666" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C666" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D666" s="3"/>
       <c r="E666" s="6" t="n">
-        <v>82959</v>
+        <v>82957</v>
       </c>
       <c r="F666" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні управляючі системи та технології</t>
+          <t>Інформаційне забезпечення робототехнічних систем</t>
         </is>
       </c>
       <c r="G666" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H666" s="8" t="inlineStr">
         <is>
-          <t>- 15039</t>
+          <t>- 15038</t>
         </is>
       </c>
       <c r="I666" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J666" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K666" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B667" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C667" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D667" s="3"/>
       <c r="E667" s="6" t="n">
-        <v>82960</v>
+        <v>82959</v>
       </c>
       <c r="F667" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Інформаційні управляючі системи та технології</t>
         </is>
       </c>
       <c r="G667" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H667" s="8" t="inlineStr">
         <is>
-          <t>- 22896</t>
+          <t>- 15039</t>
         </is>
       </c>
       <c r="I667" s="9" t="n">
-        <v>48030</v>
+        <v>47300</v>
       </c>
       <c r="J667" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K667" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B668" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C668" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D668" s="3"/>
       <c r="E668" s="6" t="n">
-        <v>82963</v>
+        <v>82960</v>
       </c>
       <c r="F668" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні системи та мережі</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G668" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H668" s="8" t="inlineStr">
         <is>
-          <t>- 15040</t>
+          <t>- 22896</t>
         </is>
       </c>
       <c r="I668" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J668" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K668" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B669" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C669" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D669" s="3"/>
       <c r="E669" s="6" t="n">
-        <v>82964</v>
+        <v>82963</v>
       </c>
       <c r="F669" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні системи та мережі</t>
         </is>
       </c>
       <c r="G669" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H669" s="8" t="inlineStr">
         <is>
-          <t>- 15041</t>
+          <t>- 15040</t>
         </is>
       </c>
       <c r="I669" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J669" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K669" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B670" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C670" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D670" s="3"/>
       <c r="E670" s="6" t="n">
-        <v>82968</v>
+        <v>82964</v>
       </c>
       <c r="F670" s="3" t="inlineStr">
         <is>
-          <t>Системне програмування та спеціалізовані комп'ютерні системи</t>
+          <t>Комп'ютерні системи та мережі</t>
         </is>
       </c>
       <c r="G670" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H670" s="8" t="inlineStr">
         <is>
-          <t>- 15042</t>
+          <t>- 15041</t>
         </is>
       </c>
       <c r="I670" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J670" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K670" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B671" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C671" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D671" s="3"/>
       <c r="E671" s="6" t="n">
-        <v>82969</v>
+        <v>82968</v>
       </c>
       <c r="F671" s="3" t="inlineStr">
         <is>
           <t>Системне програмування та спеціалізовані комп'ютерні системи</t>
         </is>
       </c>
       <c r="G671" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H671" s="8" t="inlineStr">
         <is>
-          <t>- 15043</t>
+          <t>- 15042</t>
         </is>
       </c>
       <c r="I671" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J671" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K671" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B672" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C672" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D672" s="3"/>
       <c r="E672" s="6" t="n">
-        <v>89544</v>
+        <v>82969</v>
       </c>
       <c r="F672" s="3" t="inlineStr">
         <is>
-          <t>Вбудовані системи штучного інтелекту</t>
+          <t>Системне програмування та спеціалізовані комп'ютерні системи</t>
         </is>
       </c>
       <c r="G672" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H672" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I672" s="9"/>
+          <t>- 15043</t>
+        </is>
+      </c>
+      <c r="I672" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J672" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K672" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B673" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C673" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D673" s="3"/>
       <c r="E673" s="6" t="n">
-        <v>82972</v>
+        <v>89544</v>
       </c>
       <c r="F673" s="3" t="inlineStr">
         <is>
-          <t>Ресурсоефективні чисті технології</t>
+          <t>Вбудовані системи штучного інтелекту</t>
         </is>
       </c>
       <c r="G673" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H673" s="8" t="inlineStr">
         <is>
-          <t>- 15046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I673" s="9"/>
       <c r="J673" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K673" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B674" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C674" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D674" s="3"/>
       <c r="E674" s="6" t="n">
-        <v>82973</v>
+        <v>82972</v>
       </c>
       <c r="F674" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології неорганічних в'яжучих речовин, кераміки, скла та полімерних і композиційних матеріалів</t>
+          <t>Ресурсоефективні чисті технології</t>
         </is>
       </c>
       <c r="G674" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H674" s="8" t="inlineStr">
         <is>
-          <t>- 15045</t>
+          <t>- 15046</t>
         </is>
       </c>
       <c r="I674" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J674" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K674" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B675" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C675" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D675" s="3"/>
       <c r="E675" s="6" t="n">
-        <v>82974</v>
+        <v>82973</v>
       </c>
       <c r="F675" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології неорганічних, електродних матеріалів та водоочищення</t>
+          <t>Хімічні технології неорганічних в'яжучих речовин, кераміки, скла та полімерних і композиційних матеріалів</t>
         </is>
       </c>
       <c r="G675" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H675" s="8" t="inlineStr">
         <is>
-          <t>- 15044</t>
+          <t>- 15045</t>
         </is>
       </c>
       <c r="I675" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J675" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K675" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B676" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C676" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D676" s="3"/>
       <c r="E676" s="6" t="n">
-        <v>82975</v>
+        <v>82974</v>
       </c>
       <c r="F676" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології синтезу та фізико-хімічні властивості органічних матеріалів</t>
+          <t>Хімічні технології неорганічних, електродних матеріалів та водоочищення</t>
         </is>
       </c>
       <c r="G676" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H676" s="8" t="inlineStr">
         <is>
-          <t>- 15047</t>
+          <t>- 15044</t>
         </is>
       </c>
       <c r="I676" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J676" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K676" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B677" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C677" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D677" s="3"/>
       <c r="E677" s="6" t="n">
-        <v>82977</v>
+        <v>82975</v>
       </c>
       <c r="F677" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Хімічні технології синтезу та фізико-хімічні властивості органічних матеріалів</t>
         </is>
       </c>
       <c r="G677" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H677" s="8" t="inlineStr">
         <is>
-          <t>- 13947</t>
+          <t>- 15047</t>
         </is>
       </c>
       <c r="I677" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J677" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K677" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B678" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C678" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D678" s="3"/>
       <c r="E678" s="6" t="n">
-        <v>89317</v>
+        <v>82977</v>
       </c>
       <c r="F678" s="3" t="inlineStr">
         <is>
-          <t>Енергоефективні хімічні технології та системна інженерія біопаливних і водневих виробництв</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G678" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H678" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I678" s="9"/>
+          <t>- 13947</t>
+        </is>
+      </c>
+      <c r="I678" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J678" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K678" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B679" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C679" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D679" s="3"/>
       <c r="E679" s="6" t="n">
-        <v>83660</v>
+        <v>89317</v>
       </c>
       <c r="F679" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютеризовані процеси лиття</t>
+          <t>Енергоефективні хімічні технології та системна інженерія біопаливних і водневих виробництв</t>
         </is>
       </c>
       <c r="G679" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H679" s="8" t="inlineStr">
         <is>
-          <t>- 15091</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I679" s="9"/>
       <c r="J679" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K679" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B680" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C680" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Металургія</t>
+        </is>
+      </c>
+      <c r="D680" s="3"/>
       <c r="E680" s="6" t="n">
-        <v>84508</v>
+        <v>83660</v>
       </c>
       <c r="F680" s="3" t="inlineStr">
         <is>
-          <t>Інжиніринг поліграфічних систем</t>
+          <t>Комп'ютеризовані процеси лиття</t>
         </is>
       </c>
       <c r="G680" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H680" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I680" s="9"/>
+          <t>- 15091</t>
+        </is>
+      </c>
+      <c r="I680" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J680" s="8" t="inlineStr">
         <is>
-          <t>УД 11020442</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K680" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B681" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C681" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D681" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E681" s="6" t="n">
-        <v>84515</v>
+        <v>84508</v>
       </c>
       <c r="F681" s="3" t="inlineStr">
         <is>
-          <t>Інжиніринг інноваційного галузевого обладнання</t>
+          <t>Інжиніринг поліграфічних систем</t>
         </is>
       </c>
       <c r="G681" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H681" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I681" s="9"/>
       <c r="J681" s="8" t="inlineStr">
         <is>
           <t>УД 11020442</t>
         </is>
       </c>
       <c r="K681" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B682" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C682" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
-[...2 lines deleted...]
-      <c r="D682" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D682" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E682" s="6" t="n">
-        <v>83680</v>
+        <v>84515</v>
       </c>
       <c r="F682" s="3" t="inlineStr">
         <is>
-          <t>Інженерія авіаційних та ракетно-космічних систем</t>
+          <t>Інжиніринг інноваційного галузевого обладнання</t>
         </is>
       </c>
       <c r="G682" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H682" s="8" t="inlineStr">
         <is>
-          <t>- 22890</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I682" s="9"/>
       <c r="J682" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K682" s="9"/>
+          <t>УД 11020442</t>
+        </is>
+      </c>
+      <c r="K682" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B683" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C683" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D683" s="3"/>
       <c r="E683" s="6" t="n">
-        <v>83682</v>
+        <v>83680</v>
       </c>
       <c r="F683" s="3" t="inlineStr">
         <is>
-          <t>Літаки і вертольоти</t>
+          <t>Інженерія авіаційних та ракетно-космічних систем</t>
         </is>
       </c>
       <c r="G683" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H683" s="8" t="inlineStr">
         <is>
-          <t>- 14535</t>
+          <t>- 22890</t>
         </is>
       </c>
       <c r="I683" s="9" t="n">
-        <v>47300</v>
+        <v>48030</v>
       </c>
       <c r="J683" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K683" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B684" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C684" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D684" s="3"/>
       <c r="E684" s="6" t="n">
-        <v>83685</v>
+        <v>83682</v>
       </c>
       <c r="F684" s="3" t="inlineStr">
         <is>
-          <t>Системи керування літальними апаратами та комплексами</t>
+          <t>Літаки і вертольоти</t>
         </is>
       </c>
       <c r="G684" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H684" s="8" t="inlineStr">
         <is>
-          <t>- 15093</t>
+          <t>- 14535</t>
         </is>
       </c>
       <c r="I684" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J684" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K684" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B685" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C685" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D685" s="3"/>
       <c r="E685" s="6" t="n">
-        <v>83688</v>
+        <v>83685</v>
       </c>
       <c r="F685" s="3" t="inlineStr">
         <is>
-          <t>Геоінженерія</t>
+          <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G685" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H685" s="8" t="inlineStr">
         <is>
-          <t>- 14536</t>
+          <t>- 15093</t>
         </is>
       </c>
       <c r="I685" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J685" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K685" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B686" s="8" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C686" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D686" s="3"/>
       <c r="E686" s="6" t="n">
-        <v>82980</v>
+        <v>83688</v>
       </c>
       <c r="F686" s="3" t="inlineStr">
         <is>
-          <t>Екоефективне повоєнне відновлення забруднених територій</t>
+          <t>Геоінженерія</t>
         </is>
       </c>
       <c r="G686" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H686" s="8" t="inlineStr">
         <is>
-          <t>- 22888</t>
+          <t>- 14536</t>
         </is>
       </c>
       <c r="I686" s="9" t="n">
-        <v>48030</v>
+        <v>46935</v>
       </c>
       <c r="J686" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K686" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B687" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C687" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D687" s="3"/>
       <c r="E687" s="6" t="n">
-        <v>83691</v>
+        <v>82980</v>
       </c>
       <c r="F687" s="3" t="inlineStr">
         <is>
-          <t>Технології друкованих і електронних видань</t>
+          <t>Екоефективне повоєнне відновлення забруднених територій</t>
         </is>
       </c>
       <c r="G687" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H687" s="8" t="inlineStr">
         <is>
-          <t>- 15094</t>
+          <t>- 22888</t>
         </is>
       </c>
       <c r="I687" s="9" t="n">
-        <v>47300</v>
+        <v>48030</v>
       </c>
       <c r="J687" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K687" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B688" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C688" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D688" s="3"/>
       <c r="E688" s="6" t="n">
-        <v>83694</v>
+        <v>83691</v>
       </c>
       <c r="F688" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології</t>
+          <t>Технології друкованих і електронних видань</t>
         </is>
       </c>
       <c r="G688" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H688" s="8" t="inlineStr">
         <is>
-          <t>- 14537</t>
+          <t>- 15094</t>
         </is>
       </c>
       <c r="I688" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J688" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K688" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B689" s="8" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C689" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D689" s="3"/>
       <c r="E689" s="6" t="n">
-        <v>83695</v>
+        <v>83694</v>
       </c>
       <c r="F689" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
       </c>
       <c r="G689" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H689" s="8" t="inlineStr">
         <is>
-          <t>- 15095</t>
+          <t>- 14537</t>
         </is>
       </c>
       <c r="I689" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J689" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K689" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B690" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C690" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D690" s="3"/>
       <c r="E690" s="6" t="n">
-        <v>83698</v>
+        <v>83695</v>
       </c>
       <c r="F690" s="3" t="inlineStr">
         <is>
-          <t>Регенеративна та біофармацевтична інженерія</t>
+          <t>Біотехнології</t>
         </is>
       </c>
       <c r="G690" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H690" s="8" t="inlineStr">
         <is>
-          <t>- 15096</t>
+          <t>- 15095</t>
         </is>
       </c>
       <c r="I690" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J690" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K690" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B691" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C691" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D691" s="3"/>
       <c r="E691" s="6" t="n">
-        <v>83699</v>
+        <v>83698</v>
       </c>
       <c r="F691" s="3" t="inlineStr">
         <is>
-          <t>Інженерія у біобезпеці та біозахисті</t>
+          <t>Регенеративна та біофармацевтична інженерія</t>
         </is>
       </c>
       <c r="G691" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H691" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I691" s="9"/>
+          <t>- 15096</t>
+        </is>
+      </c>
+      <c r="I691" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J691" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K691" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B692" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C692" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D692" s="3"/>
       <c r="E692" s="6" t="n">
-        <v>85588</v>
+        <v>83699</v>
       </c>
       <c r="F692" s="3" t="inlineStr">
         <is>
-          <t>Медична інженерія</t>
+          <t>Інженерія у біобезпеці та біозахисті</t>
         </is>
       </c>
       <c r="G692" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H692" s="8" t="inlineStr">
         <is>
-          <t>- 14538</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I692" s="9"/>
       <c r="J692" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K692" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B693" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C693" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D693" s="3"/>
       <c r="E693" s="6" t="n">
-        <v>83576</v>
+        <v>85588</v>
       </c>
       <c r="F693" s="3" t="inlineStr">
         <is>
-          <t>Електричні машини і апарати</t>
+          <t>Медична інженерія</t>
         </is>
       </c>
       <c r="G693" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H693" s="8" t="inlineStr">
         <is>
-          <t>- 15048</t>
+          <t>- 14538</t>
         </is>
       </c>
       <c r="I693" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J693" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K693" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B694" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C694" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D694" s="3"/>
       <c r="E694" s="6" t="n">
-        <v>83578</v>
+        <v>83576</v>
       </c>
       <c r="F694" s="3" t="inlineStr">
         <is>
-          <t>Електричні системи і мережі</t>
+          <t>Електричні машини і апарати</t>
         </is>
       </c>
       <c r="G694" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H694" s="8" t="inlineStr">
         <is>
-          <t>- 15049</t>
+          <t>- 15048</t>
         </is>
       </c>
       <c r="I694" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J694" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K694" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B695" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C695" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D695" s="3"/>
       <c r="E695" s="6" t="n">
-        <v>83580</v>
+        <v>83578</v>
       </c>
       <c r="F695" s="3" t="inlineStr">
         <is>
-          <t>Електричні станції</t>
+          <t>Електричні системи і мережі</t>
         </is>
       </c>
       <c r="G695" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H695" s="8" t="inlineStr">
         <is>
-          <t>- 15050</t>
+          <t>- 15049</t>
         </is>
       </c>
       <c r="I695" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J695" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K695" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B696" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C696" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D696" s="3"/>
       <c r="E696" s="6" t="n">
-        <v>83582</v>
+        <v>83580</v>
       </c>
       <c r="F696" s="3" t="inlineStr">
         <is>
-          <t>Електромеханічні системи автоматизації, електропривод та електромобільність</t>
+          <t>Електричні станції</t>
         </is>
       </c>
       <c r="G696" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H696" s="8" t="inlineStr">
         <is>
-          <t>- 15051</t>
+          <t>- 15050</t>
         </is>
       </c>
       <c r="I696" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J696" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K696" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B697" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C697" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D697" s="3"/>
       <c r="E697" s="6" t="n">
-        <v>83584</v>
+        <v>83582</v>
       </c>
       <c r="F697" s="3" t="inlineStr">
         <is>
-          <t>Електротехнічні пристрої та електротехнологічні комплекси</t>
+          <t>Електромеханічні системи автоматизації, електропривод та електромобільність</t>
         </is>
       </c>
       <c r="G697" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H697" s="8" t="inlineStr">
         <is>
-          <t>- 15052</t>
+          <t>- 15051</t>
         </is>
       </c>
       <c r="I697" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J697" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K697" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B698" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C698" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D698" s="3"/>
       <c r="E698" s="6" t="n">
-        <v>83586</v>
+        <v>83584</v>
       </c>
       <c r="F698" s="3" t="inlineStr">
         <is>
-          <t>Управління, захист та автоматизація енергосистем</t>
+          <t>Електротехнічні пристрої та електротехнологічні комплекси</t>
         </is>
       </c>
       <c r="G698" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H698" s="8" t="inlineStr">
         <is>
-          <t>- 15053</t>
+          <t>- 15052</t>
         </is>
       </c>
       <c r="I698" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J698" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K698" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B699" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C699" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D699" s="3"/>
       <c r="E699" s="6" t="n">
-        <v>83587</v>
+        <v>83586</v>
       </c>
       <c r="F699" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика та електромеханіка</t>
+          <t>Управління, захист та автоматизація енергосистем</t>
         </is>
       </c>
       <c r="G699" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H699" s="8" t="inlineStr">
         <is>
-          <t>- 15054</t>
+          <t>- 15053</t>
         </is>
       </c>
       <c r="I699" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J699" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K699" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B700" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C700" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D700" s="3"/>
       <c r="E700" s="6" t="n">
-        <v>83589</v>
+        <v>83587</v>
       </c>
       <c r="F700" s="3" t="inlineStr">
         <is>
-          <t>Енергоменеджмент та енергоефективні технології</t>
+          <t>Електроенергетика та електромеханіка</t>
         </is>
       </c>
       <c r="G700" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H700" s="8" t="inlineStr">
         <is>
-          <t>- 14527</t>
+          <t>- 15054</t>
         </is>
       </c>
       <c r="I700" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J700" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K700" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B701" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C701" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D701" s="3"/>
       <c r="E701" s="6" t="n">
-        <v>83591</v>
+        <v>83589</v>
       </c>
       <c r="F701" s="3" t="inlineStr">
         <is>
-          <t>Інжиніринг інтелектуальних електротехнічних та мехатронних комплексів</t>
+          <t>Енергоменеджмент та енергоефективні технології</t>
         </is>
       </c>
       <c r="G701" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H701" s="8" t="inlineStr">
         <is>
-          <t>- 14528</t>
+          <t>- 14527</t>
         </is>
       </c>
       <c r="I701" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J701" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K701" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B702" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C702" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D702" s="3"/>
       <c r="E702" s="6" t="n">
-        <v>83593</v>
+        <v>83591</v>
       </c>
       <c r="F702" s="3" t="inlineStr">
         <is>
-          <t>Системи забезпечення споживачів електричною енергією</t>
+          <t>Інжиніринг інтелектуальних електротехнічних та мехатронних комплексів</t>
         </is>
       </c>
       <c r="G702" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H702" s="8" t="inlineStr">
         <is>
-          <t>- 14529</t>
+          <t>- 14528</t>
         </is>
       </c>
       <c r="I702" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J702" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K702" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B703" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C703" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D703" s="3"/>
       <c r="E703" s="6" t="n">
-        <v>83594</v>
+        <v>83593</v>
       </c>
       <c r="F703" s="3" t="inlineStr">
         <is>
-          <t>Енергоменеджмент, електропостачання та інжиніринг електротехнічних комплексів</t>
+          <t>Системи забезпечення споживачів електричною енергією</t>
         </is>
       </c>
       <c r="G703" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H703" s="8" t="inlineStr">
         <is>
-          <t>- 15055</t>
+          <t>- 14529</t>
         </is>
       </c>
       <c r="I703" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J703" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K703" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B704" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C704" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Електрична інженерія</t>
+        </is>
+      </c>
+      <c r="D704" s="3"/>
       <c r="E704" s="6" t="n">
-        <v>78735</v>
+        <v>83594</v>
       </c>
       <c r="F704" s="3" t="inlineStr">
         <is>
-          <t>Атомні електричні станції</t>
+          <t>Енергоменеджмент, електропостачання та інжиніринг електротехнічних комплексів</t>
         </is>
       </c>
       <c r="G704" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H704" s="8" t="inlineStr">
         <is>
-          <t>- 15057</t>
+          <t>- 15055</t>
         </is>
       </c>
       <c r="I704" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J704" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K704" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B705" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C705" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D705" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E705" s="6" t="n">
-        <v>78739</v>
+        <v>78735</v>
       </c>
       <c r="F705" s="3" t="inlineStr">
         <is>
-          <t>Фізичний захист та облік і контроль ядерних матеріалів</t>
+          <t>Атомні електричні станції</t>
         </is>
       </c>
       <c r="G705" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H705" s="8" t="inlineStr">
         <is>
-          <t>- 15059</t>
+          <t>- 15057</t>
         </is>
       </c>
       <c r="I705" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J705" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K705" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B706" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C706" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D706" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E706" s="6" t="n">
-        <v>78741</v>
+        <v>78739</v>
       </c>
       <c r="F706" s="3" t="inlineStr">
         <is>
-          <t>Атомні електричні станції</t>
+          <t>Фізичний захист та облік і контроль ядерних матеріалів</t>
         </is>
       </c>
       <c r="G706" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H706" s="8" t="inlineStr">
         <is>
-          <t>- 15058</t>
+          <t>- 15059</t>
         </is>
       </c>
       <c r="I706" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J706" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K706" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B707" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C707" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D707" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E707" s="6" t="n">
-        <v>84367</v>
+        <v>78741</v>
       </c>
       <c r="F707" s="3" t="inlineStr">
         <is>
-          <t>Енергогенеруюче обладнання та системи термостабілізації</t>
+          <t>Атомні електричні станції</t>
         </is>
       </c>
       <c r="G707" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H707" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I707" s="9"/>
+          <t>- 15058</t>
+        </is>
+      </c>
+      <c r="I707" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J707" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K707" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B708" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C708" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D708" s="3" t="inlineStr">
         <is>
-          <t>Відновлювані джерела енергії та гідроенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E708" s="6" t="n">
-        <v>84335</v>
+        <v>84367</v>
       </c>
       <c r="F708" s="3" t="inlineStr">
         <is>
-          <t>Нетрадиційні та відновлювані джерела енергії</t>
+          <t>Енергогенеруюче обладнання та системи термостабілізації</t>
         </is>
       </c>
       <c r="G708" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H708" s="8" t="inlineStr">
         <is>
-          <t>- 15056</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I708" s="9"/>
       <c r="J708" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K708" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B709" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C709" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D709" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="E709" s="6" t="n">
-        <v>84374</v>
+        <v>84335</v>
       </c>
       <c r="F709" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика та теплоенергетичні установки електростанцій</t>
+          <t>Нетрадиційні та відновлювані джерела енергії</t>
         </is>
       </c>
       <c r="G709" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H709" s="8" t="inlineStr">
         <is>
-          <t>- 15060</t>
+          <t>- 15056</t>
         </is>
       </c>
       <c r="I709" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J709" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K709" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B710" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C710" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D710" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E710" s="6" t="n">
-        <v>84375</v>
+        <v>84374</v>
       </c>
       <c r="F710" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика та теплоенергетичні установки електростанцій</t>
         </is>
       </c>
       <c r="G710" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H710" s="8" t="inlineStr">
         <is>
-          <t>- 15061</t>
+          <t>- 15060</t>
         </is>
       </c>
       <c r="I710" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J710" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K710" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B711" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C711" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D711" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E711" s="6" t="n">
-        <v>84376</v>
+        <v>84375</v>
       </c>
       <c r="F711" s="3" t="inlineStr">
         <is>
-          <t>Управління енергоефективністю та інжиніринг теплоенергетичних систем</t>
+          <t>Теплоенергетика та теплоенергетичні установки електростанцій</t>
         </is>
       </c>
       <c r="G711" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H711" s="8" t="inlineStr">
         <is>
-          <t>- 15062</t>
+          <t>- 15061</t>
         </is>
       </c>
       <c r="I711" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J711" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K711" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B712" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C712" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D712" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E712" s="6" t="n">
-        <v>86860</v>
+        <v>84376</v>
       </c>
       <c r="F712" s="3" t="inlineStr">
         <is>
-          <t>Інженерія енергогенеруючого обладнання та системи термостабілізації</t>
+          <t>Управління енергоефективністю та інжиніринг теплоенергетичних систем</t>
         </is>
       </c>
       <c r="G712" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H712" s="8" t="inlineStr">
         <is>
-          <t>- 14125</t>
+          <t>- 15062</t>
         </is>
       </c>
       <c r="I712" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J712" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K712" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B713" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C713" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="D713" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D713" s="3" t="inlineStr">
+        <is>
+          <t>Теплоенергетика</t>
+        </is>
+      </c>
       <c r="E713" s="6" t="n">
-        <v>83597</v>
+        <v>86860</v>
       </c>
       <c r="F713" s="3" t="inlineStr">
         <is>
-          <t>Акустичні електронні системи та технології обробки акустичної інформації</t>
+          <t>Інженерія енергогенеруючого обладнання та системи термостабілізації</t>
         </is>
       </c>
       <c r="G713" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H713" s="8" t="inlineStr">
         <is>
-          <t>- 14530</t>
+          <t>- 14125</t>
         </is>
       </c>
       <c r="I713" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J713" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K713" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B714" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C714" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D714" s="3"/>
       <c r="E714" s="6" t="n">
-        <v>83599</v>
+        <v>83597</v>
       </c>
       <c r="F714" s="3" t="inlineStr">
         <is>
-          <t>Електронні системи мультимедіа та засоби Інтернету речей</t>
+          <t>Акустичні електронні системи та технології обробки акустичної інформації</t>
         </is>
       </c>
       <c r="G714" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H714" s="8" t="inlineStr">
         <is>
-          <t>- 14531</t>
+          <t>- 14530</t>
         </is>
       </c>
       <c r="I714" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J714" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K714" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B715" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C715" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D715" s="3"/>
       <c r="E715" s="6" t="n">
-        <v>83602</v>
+        <v>83599</v>
       </c>
       <c r="F715" s="3" t="inlineStr">
         <is>
-          <t>Електронні компоненти, пристрої та системи</t>
+          <t>Електронні системи мультимедіа та засоби Інтернету речей</t>
         </is>
       </c>
       <c r="G715" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H715" s="8" t="inlineStr">
         <is>
-          <t>- 15063</t>
+          <t>- 14531</t>
         </is>
       </c>
       <c r="I715" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J715" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K715" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B716" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C716" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D716" s="3"/>
       <c r="E716" s="6" t="n">
-        <v>83603</v>
+        <v>83602</v>
       </c>
       <c r="F716" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Електронні компоненти, пристрої та системи</t>
         </is>
       </c>
       <c r="G716" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H716" s="8" t="inlineStr">
         <is>
-          <t>- 15064</t>
+          <t>- 15063</t>
         </is>
       </c>
       <c r="I716" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J716" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K716" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B717" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C717" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D717" s="3"/>
       <c r="E717" s="6" t="n">
-        <v>83606</v>
+        <v>83603</v>
       </c>
       <c r="F717" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні системи електронних комунікацій</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="G717" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H717" s="8" t="inlineStr">
         <is>
-          <t>- 15065</t>
+          <t>- 15064</t>
         </is>
       </c>
       <c r="I717" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J717" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K717" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B718" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C718" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D718" s="3"/>
       <c r="E718" s="6" t="n">
-        <v>83609</v>
+        <v>83606</v>
       </c>
       <c r="F718" s="3" t="inlineStr">
         <is>
-          <t>Системи електронних комунікацій та Інтернету речей</t>
+          <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G718" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H718" s="8" t="inlineStr">
         <is>
-          <t>- 15066</t>
+          <t>- 15065</t>
         </is>
       </c>
       <c r="I718" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J718" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K718" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B719" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C719" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D719" s="3"/>
       <c r="E719" s="6" t="n">
-        <v>83611</v>
+        <v>83609</v>
       </c>
       <c r="F719" s="3" t="inlineStr">
         <is>
-          <t>Інженерія та програмування інфокомунікацій</t>
+          <t>Системи електронних комунікацій та Інтернету речей</t>
         </is>
       </c>
       <c r="G719" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H719" s="8" t="inlineStr">
         <is>
-          <t>- 15067</t>
+          <t>- 15066</t>
         </is>
       </c>
       <c r="I719" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J719" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K719" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B720" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C720" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D720" s="3"/>
       <c r="E720" s="6" t="n">
-        <v>83613</v>
+        <v>83611</v>
       </c>
       <c r="F720" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-комунікаційні технології</t>
+          <t>Інженерія та програмування інфокомунікацій</t>
         </is>
       </c>
       <c r="G720" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H720" s="8" t="inlineStr">
         <is>
-          <t>- 15068</t>
+          <t>- 15067</t>
         </is>
       </c>
       <c r="I720" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J720" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K720" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B721" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C721" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D721" s="3"/>
       <c r="E721" s="6" t="n">
-        <v>83614</v>
+        <v>83613</v>
       </c>
       <c r="F721" s="3" t="inlineStr">
         <is>
-          <t>Інженерія інноваційних інформаційно-телекомунікаційних технологій та систем</t>
+          <t>Інформаційно-комунікаційні технології</t>
         </is>
       </c>
       <c r="G721" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H721" s="8" t="inlineStr">
         <is>
-          <t>- 15069</t>
+          <t>- 15068</t>
         </is>
       </c>
       <c r="I721" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J721" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K721" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B722" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C722" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D722" s="3"/>
       <c r="E722" s="6" t="n">
-        <v>83617</v>
+        <v>83614</v>
       </c>
       <c r="F722" s="3" t="inlineStr">
         <is>
-          <t>Інтелектуальні технології радіоелектронної техніки</t>
+          <t>Інженерія інноваційних інформаційно-телекомунікаційних технологій та систем</t>
         </is>
       </c>
       <c r="G722" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H722" s="8" t="inlineStr">
         <is>
-          <t>- 15070</t>
+          <t>- 15069</t>
         </is>
       </c>
       <c r="I722" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J722" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K722" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B723" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C723" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D723" s="3"/>
       <c r="E723" s="6" t="n">
-        <v>83619</v>
+        <v>83617</v>
       </c>
       <c r="F723" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна та комунікаційна радіоінженерія</t>
+          <t>Інтелектуальні технології радіоелектронної техніки</t>
         </is>
       </c>
       <c r="G723" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H723" s="8" t="inlineStr">
         <is>
-          <t>- 14532</t>
+          <t>- 15070</t>
         </is>
       </c>
       <c r="I723" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J723" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K723" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B724" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C724" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D724" s="3"/>
       <c r="E724" s="6" t="n">
-        <v>83621</v>
+        <v>83619</v>
       </c>
       <c r="F724" s="3" t="inlineStr">
         <is>
-          <t>Радіотехнічні комп'ютеризовані системи</t>
+          <t>Інформаційна та комунікаційна радіоінженерія</t>
         </is>
       </c>
       <c r="G724" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H724" s="8" t="inlineStr">
         <is>
-          <t>- 15071</t>
+          <t>- 14532</t>
         </is>
       </c>
       <c r="I724" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J724" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K724" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B725" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C725" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D725" s="3"/>
       <c r="E725" s="6" t="n">
-        <v>83623</v>
+        <v>83621</v>
       </c>
       <c r="F725" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-обчислювальні засоби радіоелектронних систем</t>
+          <t>Радіотехнічні комп'ютеризовані системи</t>
         </is>
       </c>
       <c r="G725" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H725" s="8" t="inlineStr">
         <is>
-          <t>- 15072</t>
+          <t>- 15071</t>
         </is>
       </c>
       <c r="I725" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J725" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K725" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B726" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C726" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D726" s="3"/>
       <c r="E726" s="6" t="n">
-        <v>83624</v>
+        <v>83623</v>
       </c>
       <c r="F726" s="3" t="inlineStr">
         <is>
-          <t>Радіоелектронна інженерія</t>
+          <t>Інформаційно-обчислювальні засоби радіоелектронних систем</t>
         </is>
       </c>
       <c r="G726" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H726" s="8" t="inlineStr">
         <is>
-          <t>- 15073</t>
+          <t>- 15072</t>
         </is>
       </c>
       <c r="I726" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J726" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K726" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B727" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C727" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D727" s="3"/>
       <c r="E727" s="6" t="n">
-        <v>83627</v>
+        <v>83624</v>
       </c>
       <c r="F727" s="3" t="inlineStr">
         <is>
-          <t>Електронні мікро- і наносистеми та технології</t>
+          <t>Радіоелектронна інженерія</t>
         </is>
       </c>
       <c r="G727" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H727" s="8" t="inlineStr">
         <is>
-          <t>- 14533</t>
+          <t>- 15073</t>
         </is>
       </c>
       <c r="I727" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J727" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K727" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B728" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C728" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D728" s="3"/>
       <c r="E728" s="6" t="n">
-        <v>83629</v>
+        <v>83627</v>
       </c>
       <c r="F728" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наноелектроніка</t>
+          <t>Електронні мікро- і наносистеми та технології</t>
         </is>
       </c>
       <c r="G728" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H728" s="8" t="inlineStr">
         <is>
-          <t>- 15074</t>
+          <t>- 14533</t>
         </is>
       </c>
       <c r="I728" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J728" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K728" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B729" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C729" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D729" s="3"/>
       <c r="E729" s="6" t="n">
-        <v>83630</v>
+        <v>83629</v>
       </c>
       <c r="F729" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Мікро- та наноелектроніка</t>
         </is>
       </c>
       <c r="G729" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H729" s="8" t="inlineStr">
         <is>
-          <t>- 15075</t>
+          <t>- 15074</t>
         </is>
       </c>
       <c r="I729" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J729" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K729" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B730" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C730" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D730" s="3"/>
       <c r="E730" s="6" t="n">
-        <v>83633</v>
+        <v>83630</v>
       </c>
       <c r="F730" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні вимірювальні технології</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G730" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H730" s="8" t="inlineStr">
         <is>
-          <t>- 15076</t>
+          <t>- 15075</t>
         </is>
       </c>
       <c r="I730" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J730" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K730" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B731" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C731" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D731" s="3"/>
       <c r="E731" s="6" t="n">
-        <v>83636</v>
+        <v>83633</v>
       </c>
       <c r="F731" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології кібер-енергетичних систем</t>
+          <t>Інформаційні вимірювальні технології</t>
         </is>
       </c>
       <c r="G731" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H731" s="8" t="inlineStr">
         <is>
-          <t>- 15077</t>
+          <t>- 15076</t>
         </is>
       </c>
       <c r="I731" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J731" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K731" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B732" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C732" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D732" s="3"/>
       <c r="E732" s="6" t="n">
-        <v>83638</v>
+        <v>83636</v>
       </c>
       <c r="F732" s="3" t="inlineStr">
         <is>
-          <t>Технічні та програмні засоби автоматизації</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології кібер-енергетичних систем</t>
         </is>
       </c>
       <c r="G732" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H732" s="8" t="inlineStr">
         <is>
-          <t>- 15079</t>
+          <t>- 15077</t>
         </is>
       </c>
       <c r="I732" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J732" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K732" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B733" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C733" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D733" s="3"/>
       <c r="E733" s="6" t="n">
-        <v>83639</v>
+        <v>83638</v>
       </c>
       <c r="F733" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Технічні та програмні засоби автоматизації</t>
         </is>
       </c>
       <c r="G733" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H733" s="8" t="inlineStr">
         <is>
-          <t>- 15080</t>
+          <t>- 15079</t>
         </is>
       </c>
       <c r="I733" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J733" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K733" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B734" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C734" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D734" s="3"/>
       <c r="E734" s="6" t="n">
-        <v>85590</v>
+        <v>83639</v>
       </c>
       <c r="F734" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерно-інтегровані технології та робототехніка</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G734" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H734" s="8" t="inlineStr">
         <is>
-          <t>- 15078</t>
+          <t>- 15080</t>
         </is>
       </c>
       <c r="I734" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J734" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K734" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B735" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C735" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D735" s="3"/>
       <c r="E735" s="6" t="n">
-        <v>89324</v>
+        <v>85590</v>
       </c>
       <c r="F735" s="3" t="inlineStr">
         <is>
-          <t>Інтелектуальна промислова автоматизація</t>
+          <t>Комп'ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="G735" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H735" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I735" s="9"/>
+          <t>- 15078</t>
+        </is>
+      </c>
+      <c r="I735" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J735" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K735" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B736" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C736" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D736" s="3"/>
       <c r="E736" s="6" t="n">
-        <v>83641</v>
+        <v>89324</v>
       </c>
       <c r="F736" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інтелектуальна промислова автоматизація</t>
         </is>
       </c>
       <c r="G736" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H736" s="8" t="inlineStr">
         <is>
-          <t>- 15082</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I736" s="9"/>
       <c r="J736" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K736" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B737" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C737" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D737" s="3"/>
       <c r="E737" s="6" t="n">
-        <v>83708</v>
+        <v>83641</v>
       </c>
       <c r="F737" s="3" t="inlineStr">
         <is>
-          <t>Інженерія порошкових та композиційних матеріалів</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G737" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H737" s="8" t="inlineStr">
         <is>
-          <t>- 15081</t>
+          <t>- 15082</t>
         </is>
       </c>
       <c r="I737" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J737" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K737" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B738" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C738" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D738" s="3"/>
       <c r="E738" s="6" t="n">
-        <v>85584</v>
+        <v>83708</v>
       </c>
       <c r="F738" s="3" t="inlineStr">
         <is>
-          <t>Інжиніринг та комп'ютерне моделювання в матеріалознавстві</t>
+          <t>Інженерія порошкових та композиційних матеріалів</t>
         </is>
       </c>
       <c r="G738" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H738" s="8" t="inlineStr">
         <is>
-          <t>- 14534</t>
+          <t>- 15081</t>
         </is>
       </c>
       <c r="I738" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J738" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K738" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B739" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C739" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D739" s="3"/>
       <c r="E739" s="6" t="n">
-        <v>83644</v>
+        <v>85584</v>
       </c>
       <c r="F739" s="3" t="inlineStr">
         <is>
-          <t>Інжиніринг паковань та пакувального обладнання</t>
+          <t>Інжиніринг та комп'ютерне моделювання в матеріалознавстві</t>
         </is>
       </c>
       <c r="G739" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H739" s="8" t="inlineStr">
         <is>
-          <t>- 15083</t>
+          <t>- 14534</t>
         </is>
       </c>
       <c r="I739" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J739" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K739" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B740" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C740" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D740" s="3"/>
       <c r="E740" s="6" t="n">
-        <v>83646</v>
+        <v>83644</v>
       </c>
       <c r="F740" s="3" t="inlineStr">
         <is>
-          <t>Інжиніринг зварювання, лазерних та споріднених технологій</t>
+          <t>Інжиніринг паковань та пакувального обладнання</t>
         </is>
       </c>
       <c r="G740" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H740" s="8" t="inlineStr">
         <is>
-          <t>- 15084</t>
+          <t>- 15083</t>
         </is>
       </c>
       <c r="I740" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J740" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K740" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B741" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C741" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D741" s="3"/>
       <c r="E741" s="6" t="n">
-        <v>83648</v>
+        <v>83646</v>
       </c>
       <c r="F741" s="3" t="inlineStr">
         <is>
-          <t>Автоматизовані та роботизовані механічні системи</t>
+          <t>Інжиніринг зварювання, лазерних та споріднених технологій</t>
         </is>
       </c>
       <c r="G741" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H741" s="8" t="inlineStr">
         <is>
-          <t>- 15085</t>
+          <t>- 15084</t>
         </is>
       </c>
       <c r="I741" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J741" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K741" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B742" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C742" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D742" s="3"/>
       <c r="E742" s="6" t="n">
-        <v>83650</v>
+        <v>83648</v>
       </c>
       <c r="F742" s="3" t="inlineStr">
         <is>
-          <t>Динаміка і міцність машин</t>
+          <t>Автоматизовані та роботизовані механічні системи</t>
         </is>
       </c>
       <c r="G742" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H742" s="8" t="inlineStr">
         <is>
-          <t>- 15086</t>
+          <t>- 15085</t>
         </is>
       </c>
       <c r="I742" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J742" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K742" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B743" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C743" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D743" s="3"/>
       <c r="E743" s="6" t="n">
-        <v>83652</v>
+        <v>83650</v>
       </c>
       <c r="F743" s="3" t="inlineStr">
         <is>
-          <t>Конструювання машин</t>
+          <t>Динаміка і міцність машин</t>
         </is>
       </c>
       <c r="G743" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H743" s="8" t="inlineStr">
         <is>
-          <t>- 15087</t>
+          <t>- 15086</t>
         </is>
       </c>
       <c r="I743" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J743" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K743" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B744" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C744" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D744" s="3"/>
       <c r="E744" s="6" t="n">
-        <v>83654</v>
+        <v>83652</v>
       </c>
       <c r="F744" s="3" t="inlineStr">
         <is>
-          <t>Технології виробництва літальних апаратів</t>
+          <t>Конструювання машин</t>
         </is>
       </c>
       <c r="G744" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H744" s="8" t="inlineStr">
         <is>
-          <t>- 15088</t>
+          <t>- 15087</t>
         </is>
       </c>
       <c r="I744" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J744" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K744" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B745" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C745" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D745" s="3"/>
       <c r="E745" s="6" t="n">
-        <v>83656</v>
+        <v>83654</v>
       </c>
       <c r="F745" s="3" t="inlineStr">
         <is>
-          <t>Технології машинобудування</t>
+          <t>Технології виробництва літальних апаратів</t>
         </is>
       </c>
       <c r="G745" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H745" s="8" t="inlineStr">
         <is>
-          <t>- 15089</t>
+          <t>- 15088</t>
         </is>
       </c>
       <c r="I745" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J745" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K745" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B746" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C746" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D746" s="3"/>
       <c r="E746" s="6" t="n">
-        <v>83657</v>
+        <v>83656</v>
       </c>
       <c r="F746" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Технології машинобудування</t>
         </is>
       </c>
       <c r="G746" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H746" s="8" t="inlineStr">
         <is>
-          <t>- 15090</t>
+          <t>- 15089</t>
         </is>
       </c>
       <c r="I746" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J746" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K746" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B747" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C747" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D747" s="3"/>
       <c r="E747" s="6" t="n">
-        <v>83709</v>
+        <v>83657</v>
       </c>
       <c r="F747" s="3" t="inlineStr">
         <is>
-          <t>Інженерія роботів і дронів</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G747" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H747" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I747" s="9"/>
+          <t>- 15090</t>
+        </is>
+      </c>
+      <c r="I747" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J747" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K747" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B748" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C748" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D748" s="3"/>
       <c r="E748" s="6" t="n">
-        <v>83703</v>
+        <v>83709</v>
       </c>
       <c r="F748" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні соціальні проєкти та волонтерська діяльність</t>
+          <t>Інженерія роботів і дронів</t>
         </is>
       </c>
       <c r="G748" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H748" s="8" t="inlineStr">
         <is>
-          <t>- 22889</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I748" s="9"/>
       <c r="J748" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K748" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B749" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C749" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="D749" s="3"/>
       <c r="E749" s="6" t="n">
-        <v>78707</v>
+        <v>83703</v>
       </c>
       <c r="F749" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Міжнародні соціальні проєкти та волонтерська діяльність</t>
         </is>
       </c>
       <c r="G749" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H749" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I749" s="9"/>
+          <t>- 22889</t>
+        </is>
+      </c>
+      <c r="I749" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J749" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K749" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B750" s="8" t="inlineStr">
         <is>
-          <t>J4</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C750" s="3" t="inlineStr">
         <is>
-          <t>Охорона праці</t>
-[...2 lines deleted...]
-      <c r="D750" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D750" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E750" s="6" t="n">
-        <v>89441</v>
+        <v>78707</v>
       </c>
       <c r="F750" s="3" t="inlineStr">
         <is>
-          <t>Безпека праці та управління професійними ризиками</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G750" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H750" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I750" s="9"/>
       <c r="J750" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K750" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B751" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="C751" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="D751" s="3"/>
       <c r="E751" s="6" t="n">
-        <v>57466</v>
+        <v>89441</v>
       </c>
       <c r="F751" s="3" t="inlineStr">
         <is>
-          <t>Сучасні науково-педагогічні студії</t>
+          <t>Безпека праці та управління професійними ризиками</t>
         </is>
       </c>
       <c r="G751" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H751" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I751" s="9"/>
       <c r="J751" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K751" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B752" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C752" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D752" s="3"/>
       <c r="E752" s="6" t="n">
-        <v>46331</v>
+        <v>57466</v>
       </c>
       <c r="F752" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
-[...2 lines deleted...]
-      <c r="G752" s="3"/>
+          <t>Сучасні науково-педагогічні студії</t>
+        </is>
+      </c>
+      <c r="G752" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H752" s="8" t="inlineStr">
         <is>
-          <t>- 5423</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I752" s="9"/>
       <c r="J752" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K752" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B753" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C753" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D753" s="3"/>
       <c r="E753" s="6" t="n">
-        <v>46332</v>
+        <v>46331</v>
       </c>
       <c r="F753" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="G753" s="3"/>
       <c r="H753" s="8" t="inlineStr">
         <is>
-          <t>- 5615</t>
+          <t>- 5423</t>
         </is>
       </c>
       <c r="I753" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J753" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K753" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B754" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C754" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D754" s="3"/>
       <c r="E754" s="6" t="n">
-        <v>46333</v>
+        <v>46332</v>
       </c>
       <c r="F754" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G754" s="3"/>
       <c r="H754" s="8" t="inlineStr">
         <is>
-          <t>- 5621</t>
+          <t>- 5615</t>
         </is>
       </c>
       <c r="I754" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J754" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K754" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B755" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C755" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D755" s="3"/>
       <c r="E755" s="6" t="n">
-        <v>46334</v>
+        <v>46333</v>
       </c>
       <c r="F755" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G755" s="3"/>
       <c r="H755" s="8" t="inlineStr">
         <is>
-          <t>- 5431</t>
+          <t>- 5621</t>
         </is>
       </c>
       <c r="I755" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J755" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K755" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B756" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C756" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D756" s="3"/>
       <c r="E756" s="6" t="n">
-        <v>46370</v>
+        <v>46334</v>
       </c>
       <c r="F756" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G756" s="3"/>
       <c r="H756" s="8" t="inlineStr">
         <is>
-          <t>- 4998</t>
+          <t>- 5431</t>
         </is>
       </c>
       <c r="I756" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J756" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K756" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B757" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C757" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D757" s="3"/>
       <c r="E757" s="6" t="n">
-        <v>46371</v>
+        <v>46370</v>
       </c>
       <c r="F757" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G757" s="3"/>
       <c r="H757" s="8" t="inlineStr">
         <is>
-          <t>- 13759</t>
+          <t>- 4998</t>
         </is>
       </c>
       <c r="I757" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J757" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K757" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B758" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C758" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D758" s="3"/>
       <c r="E758" s="6" t="n">
-        <v>46335</v>
+        <v>46371</v>
       </c>
       <c r="F758" s="3" t="inlineStr">
         <is>
-          <t>Соціальні комунікації, журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G758" s="3"/>
       <c r="H758" s="8" t="inlineStr">
         <is>
-          <t>- 5425</t>
+          <t>- 13759</t>
         </is>
       </c>
       <c r="I758" s="9" t="n">
-        <v>46569</v>
+        <v>47665</v>
       </c>
       <c r="J758" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K758" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B759" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C759" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D759" s="3"/>
       <c r="E759" s="6" t="n">
-        <v>46336</v>
+        <v>46335</v>
       </c>
       <c r="F759" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціальні комунікації, журналістика</t>
         </is>
       </c>
       <c r="G759" s="3"/>
       <c r="H759" s="8" t="inlineStr">
         <is>
-          <t>- 5195</t>
+          <t>- 5425</t>
         </is>
       </c>
       <c r="I759" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J759" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K759" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B760" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C760" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D760" s="3"/>
       <c r="E760" s="6" t="n">
-        <v>46337</v>
+        <v>46336</v>
       </c>
       <c r="F760" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G760" s="3"/>
       <c r="H760" s="8" t="inlineStr">
         <is>
-          <t>- 5421</t>
+          <t>- 5195</t>
         </is>
       </c>
       <c r="I760" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J760" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K760" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B761" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C761" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D761" s="3"/>
       <c r="E761" s="6" t="n">
-        <v>46338</v>
+        <v>46337</v>
       </c>
       <c r="F761" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G761" s="3"/>
       <c r="H761" s="8" t="inlineStr">
         <is>
-          <t>- 5029</t>
+          <t>- 5421</t>
         </is>
       </c>
       <c r="I761" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J761" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K761" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B762" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C762" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D762" s="3"/>
       <c r="E762" s="6" t="n">
-        <v>46339</v>
+        <v>46338</v>
       </c>
       <c r="F762" s="3" t="inlineStr">
         <is>
-          <t>Прикладна біологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G762" s="3"/>
       <c r="H762" s="8" t="inlineStr">
         <is>
-          <t>- 5320</t>
+          <t>- 5029</t>
         </is>
       </c>
       <c r="I762" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J762" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K762" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B763" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C763" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D763" s="3"/>
       <c r="E763" s="6" t="n">
-        <v>57872</v>
+        <v>46339</v>
       </c>
       <c r="F763" s="3" t="inlineStr">
         <is>
           <t>Прикладна біологія</t>
         </is>
       </c>
-      <c r="G763" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G763" s="3"/>
       <c r="H763" s="8" t="inlineStr">
         <is>
           <t>- 5320</t>
         </is>
       </c>
       <c r="I763" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J763" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K763" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B764" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C764" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D764" s="3"/>
       <c r="E764" s="6" t="n">
-        <v>46340</v>
+        <v>57872</v>
       </c>
       <c r="F764" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
-[...2 lines deleted...]
-      <c r="G764" s="3"/>
+          <t>Прикладна біологія</t>
+        </is>
+      </c>
+      <c r="G764" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H764" s="8" t="inlineStr">
         <is>
-          <t>- 5432</t>
+          <t>- 5320</t>
         </is>
       </c>
       <c r="I764" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J764" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K764" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B765" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C765" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D765" s="3"/>
       <c r="E765" s="6" t="n">
-        <v>46341</v>
+        <v>46340</v>
       </c>
       <c r="F765" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G765" s="3"/>
       <c r="H765" s="8" t="inlineStr">
         <is>
-          <t>- 5422</t>
+          <t>- 5432</t>
         </is>
       </c>
       <c r="I765" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J765" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K765" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B766" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C766" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D766" s="3"/>
       <c r="E766" s="6" t="n">
-        <v>28503</v>
+        <v>46341</v>
       </c>
       <c r="F766" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="G766" s="3"/>
       <c r="H766" s="8" t="inlineStr">
         <is>
-          <t>- 5433</t>
+          <t>- 5422</t>
         </is>
       </c>
       <c r="I766" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J766" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K766" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B767" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C767" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D767" s="3"/>
       <c r="E767" s="6" t="n">
-        <v>46342</v>
+        <v>28503</v>
       </c>
       <c r="F767" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G767" s="3"/>
       <c r="H767" s="8" t="inlineStr">
         <is>
-          <t>- 5434</t>
+          <t>- 5433</t>
         </is>
       </c>
       <c r="I767" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J767" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K767" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B768" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C768" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D768" s="3"/>
       <c r="E768" s="6" t="n">
-        <v>46343</v>
+        <v>46342</v>
       </c>
       <c r="F768" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G768" s="3"/>
       <c r="H768" s="8" t="inlineStr">
         <is>
-          <t>- 5648</t>
+          <t>- 5434</t>
         </is>
       </c>
       <c r="I768" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J768" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K768" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B769" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C769" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D769" s="3"/>
       <c r="E769" s="6" t="n">
-        <v>46344</v>
+        <v>46343</v>
       </c>
       <c r="F769" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G769" s="3"/>
       <c r="H769" s="8" t="inlineStr">
         <is>
-          <t>- 5436</t>
+          <t>- 5648</t>
         </is>
       </c>
       <c r="I769" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J769" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K769" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B770" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C770" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D770" s="3"/>
       <c r="E770" s="6" t="n">
-        <v>46345</v>
+        <v>46344</v>
       </c>
       <c r="F770" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G770" s="3"/>
       <c r="H770" s="8" t="inlineStr">
         <is>
-          <t>- 5428</t>
+          <t>- 5436</t>
         </is>
       </c>
       <c r="I770" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J770" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K770" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B771" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C771" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D771" s="3"/>
       <c r="E771" s="6" t="n">
-        <v>48441</v>
+        <v>46345</v>
       </c>
       <c r="F771" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G771" s="3"/>
       <c r="H771" s="8" t="inlineStr">
         <is>
-          <t>- 7187</t>
+          <t>- 5428</t>
         </is>
       </c>
       <c r="I771" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J771" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K771" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B772" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C772" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D772" s="3"/>
       <c r="E772" s="6" t="n">
-        <v>46346</v>
+        <v>48441</v>
       </c>
       <c r="F772" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
         </is>
       </c>
       <c r="G772" s="3"/>
       <c r="H772" s="8" t="inlineStr">
         <is>
-          <t>- 5435</t>
+          <t>- 7187</t>
         </is>
       </c>
       <c r="I772" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J772" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K772" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B773" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C773" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D773" s="3"/>
       <c r="E773" s="6" t="n">
-        <v>46347</v>
+        <v>46346</v>
       </c>
       <c r="F773" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G773" s="3"/>
       <c r="H773" s="8" t="inlineStr">
         <is>
-          <t>- 5237</t>
+          <t>- 5435</t>
         </is>
       </c>
       <c r="I773" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J773" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K773" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B774" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C774" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D774" s="3"/>
       <c r="E774" s="6" t="n">
-        <v>46348</v>
+        <v>46347</v>
       </c>
       <c r="F774" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G774" s="3"/>
       <c r="H774" s="8" t="inlineStr">
         <is>
-          <t>- 5321</t>
+          <t>- 5237</t>
         </is>
       </c>
       <c r="I774" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J774" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K774" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B775" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C775" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D775" s="3"/>
       <c r="E775" s="6" t="n">
-        <v>48442</v>
+        <v>46348</v>
       </c>
       <c r="F775" s="3" t="inlineStr">
         <is>
-          <t>Безпека державних інформаційних ресурсів</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G775" s="3"/>
       <c r="H775" s="8" t="inlineStr">
         <is>
-          <t>- 5379</t>
+          <t>- 5321</t>
         </is>
       </c>
       <c r="I775" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J775" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K775" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B776" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C776" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D776" s="3"/>
       <c r="E776" s="6" t="n">
-        <v>57883</v>
+        <v>48442</v>
       </c>
       <c r="F776" s="3" t="inlineStr">
         <is>
           <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
-      <c r="G776" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G776" s="3"/>
       <c r="H776" s="8" t="inlineStr">
         <is>
           <t>- 5379</t>
         </is>
       </c>
       <c r="I776" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J776" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K776" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B777" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C777" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D777" s="3"/>
       <c r="E777" s="6" t="n">
-        <v>57884</v>
+        <v>57883</v>
       </c>
       <c r="F777" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G777" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H777" s="8" t="inlineStr">
         <is>
-          <t>- 5321</t>
+          <t>- 5379</t>
         </is>
       </c>
       <c r="I777" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J777" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K777" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B778" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C778" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D778" s="3"/>
       <c r="E778" s="6" t="n">
-        <v>46349</v>
+        <v>57884</v>
       </c>
       <c r="F778" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
-[...2 lines deleted...]
-      <c r="G778" s="3"/>
+          <t>Кібербезпека</t>
+        </is>
+      </c>
+      <c r="G778" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H778" s="8" t="inlineStr">
         <is>
-          <t>- 9350</t>
+          <t>- 5321</t>
         </is>
       </c>
       <c r="I778" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J778" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K778" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B779" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C779" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D779" s="3"/>
       <c r="E779" s="6" t="n">
-        <v>46350</v>
+        <v>46349</v>
       </c>
       <c r="F779" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G779" s="3"/>
       <c r="H779" s="8" t="inlineStr">
         <is>
-          <t>- 5438</t>
+          <t>- 9350</t>
         </is>
       </c>
       <c r="I779" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J779" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K779" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B780" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C780" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D780" s="3"/>
       <c r="E780" s="6" t="n">
-        <v>46351</v>
+        <v>46350</v>
       </c>
       <c r="F780" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G780" s="3"/>
       <c r="H780" s="8" t="inlineStr">
         <is>
-          <t>- 5437</t>
+          <t>- 5438</t>
         </is>
       </c>
       <c r="I780" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J780" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K780" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B781" s="8" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C781" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D781" s="3"/>
       <c r="E781" s="6" t="n">
-        <v>46352</v>
+        <v>46351</v>
       </c>
       <c r="F781" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G781" s="3"/>
       <c r="H781" s="8" t="inlineStr">
         <is>
-          <t>- 5429</t>
+          <t>- 5437</t>
         </is>
       </c>
       <c r="I781" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J781" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K781" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B782" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C782" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D782" s="3"/>
       <c r="E782" s="6" t="n">
-        <v>46353</v>
+        <v>46352</v>
       </c>
       <c r="F782" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G782" s="3"/>
       <c r="H782" s="8" t="inlineStr">
         <is>
-          <t>- 5048</t>
+          <t>- 5429</t>
         </is>
       </c>
       <c r="I782" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J782" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K782" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B783" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C783" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D783" s="3"/>
       <c r="E783" s="6" t="n">
-        <v>46354</v>
+        <v>46353</v>
       </c>
       <c r="F783" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="G783" s="3"/>
       <c r="H783" s="8" t="inlineStr">
         <is>
-          <t>- 5047</t>
+          <t>- 5048</t>
         </is>
       </c>
       <c r="I783" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J783" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K783" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B784" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>136</t>
         </is>
       </c>
       <c r="C784" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D784" s="3"/>
       <c r="E784" s="6" t="n">
-        <v>46355</v>
+        <v>46354</v>
       </c>
       <c r="F784" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="G784" s="3"/>
       <c r="H784" s="8" t="inlineStr">
         <is>
-          <t>- 5420</t>
+          <t>- 5047</t>
         </is>
       </c>
       <c r="I784" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J784" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K784" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B785" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C785" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D785" s="3"/>
       <c r="E785" s="6" t="n">
-        <v>46356</v>
+        <v>46355</v>
       </c>
       <c r="F785" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G785" s="3"/>
       <c r="H785" s="8" t="inlineStr">
         <is>
-          <t>- 5064</t>
+          <t>- 5420</t>
         </is>
       </c>
       <c r="I785" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J785" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K785" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B786" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>142</t>
         </is>
       </c>
       <c r="C786" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D786" s="3"/>
       <c r="E786" s="6" t="n">
-        <v>46357</v>
+        <v>46356</v>
       </c>
       <c r="F786" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="G786" s="3"/>
       <c r="H786" s="8" t="inlineStr">
         <is>
-          <t>- 5426</t>
+          <t>- 5064</t>
         </is>
       </c>
       <c r="I786" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J786" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K786" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B787" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C787" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D787" s="3"/>
       <c r="E787" s="6" t="n">
-        <v>46358</v>
+        <v>46357</v>
       </c>
       <c r="F787" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="G787" s="3"/>
       <c r="H787" s="8" t="inlineStr">
         <is>
-          <t>- 5430</t>
+          <t>- 5426</t>
         </is>
       </c>
       <c r="I787" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J787" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K787" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B788" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C788" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D788" s="3"/>
       <c r="E788" s="6" t="n">
-        <v>46359</v>
+        <v>46358</v>
       </c>
       <c r="F788" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G788" s="3"/>
       <c r="H788" s="8" t="inlineStr">
         <is>
-          <t>- 5382</t>
+          <t>- 5430</t>
         </is>
       </c>
       <c r="I788" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J788" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K788" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B789" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C789" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D789" s="3"/>
       <c r="E789" s="6" t="n">
-        <v>46360</v>
+        <v>46359</v>
       </c>
       <c r="F789" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G789" s="3"/>
       <c r="H789" s="8" t="inlineStr">
         <is>
-          <t>- 5404</t>
+          <t>- 5382</t>
         </is>
       </c>
       <c r="I789" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J789" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K789" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B790" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C790" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D790" s="3"/>
       <c r="E790" s="6" t="n">
-        <v>46361</v>
+        <v>46360</v>
       </c>
       <c r="F790" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G790" s="3"/>
       <c r="H790" s="8" t="inlineStr">
         <is>
-          <t>- 5331</t>
+          <t>- 5404</t>
         </is>
       </c>
       <c r="I790" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J790" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K790" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B791" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C791" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D791" s="3"/>
       <c r="E791" s="6" t="n">
-        <v>46362</v>
+        <v>46361</v>
       </c>
       <c r="F791" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G791" s="3"/>
       <c r="H791" s="8" t="inlineStr">
         <is>
-          <t>- 5381</t>
+          <t>- 5331</t>
         </is>
       </c>
       <c r="I791" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J791" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K791" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B792" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C792" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D792" s="3"/>
       <c r="E792" s="6" t="n">
-        <v>58790</v>
+        <v>46362</v>
       </c>
       <c r="F792" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
-      <c r="G792" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G792" s="3"/>
       <c r="H792" s="8" t="inlineStr">
         <is>
           <t>- 5381</t>
         </is>
       </c>
       <c r="I792" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J792" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K792" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B793" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C793" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D793" s="3"/>
       <c r="E793" s="6" t="n">
-        <v>28918</v>
+        <v>58790</v>
       </c>
       <c r="F793" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології</t>
-[...2 lines deleted...]
-      <c r="G793" s="3"/>
+          <t>Хімічні технології та інженерія</t>
+        </is>
+      </c>
+      <c r="G793" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H793" s="8" t="inlineStr">
         <is>
-          <t>- 5330</t>
+          <t>- 5381</t>
         </is>
       </c>
       <c r="I793" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J793" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K793" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B794" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C794" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D794" s="3"/>
       <c r="E794" s="6" t="n">
-        <v>58794</v>
+        <v>28918</v>
       </c>
       <c r="F794" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
       </c>
-      <c r="G794" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G794" s="3"/>
       <c r="H794" s="8" t="inlineStr">
         <is>
           <t>- 5330</t>
         </is>
       </c>
       <c r="I794" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J794" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K794" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B795" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C795" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D795" s="3"/>
       <c r="E795" s="6" t="n">
-        <v>46363</v>
+        <v>58794</v>
       </c>
       <c r="F795" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
-[...2 lines deleted...]
-      <c r="G795" s="3"/>
+          <t>Біотехнології</t>
+        </is>
+      </c>
+      <c r="G795" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H795" s="8" t="inlineStr">
         <is>
-          <t>- 5327</t>
+          <t>- 5330</t>
         </is>
       </c>
       <c r="I795" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J795" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K795" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B796" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C796" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D796" s="3"/>
       <c r="E796" s="6" t="n">
-        <v>58795</v>
+        <v>46363</v>
       </c>
       <c r="F796" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
-      <c r="G796" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G796" s="3"/>
       <c r="H796" s="8" t="inlineStr">
         <is>
           <t>- 5327</t>
         </is>
       </c>
       <c r="I796" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J796" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K796" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B797" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C797" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D797" s="3"/>
       <c r="E797" s="6" t="n">
-        <v>46364</v>
+        <v>58795</v>
       </c>
       <c r="F797" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
-[...2 lines deleted...]
-      <c r="G797" s="3"/>
+          <t>Біомедична інженерія</t>
+        </is>
+      </c>
+      <c r="G797" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H797" s="8" t="inlineStr">
         <is>
-          <t>- 5325</t>
+          <t>- 5327</t>
         </is>
       </c>
       <c r="I797" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J797" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K797" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B798" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C798" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D798" s="3"/>
       <c r="E798" s="6" t="n">
-        <v>58797</v>
+        <v>46364</v>
       </c>
       <c r="F798" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
-      <c r="G798" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G798" s="3"/>
       <c r="H798" s="8" t="inlineStr">
         <is>
           <t>- 5325</t>
         </is>
       </c>
       <c r="I798" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J798" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K798" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B799" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C799" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D799" s="3"/>
       <c r="E799" s="6" t="n">
-        <v>46365</v>
+        <v>58797</v>
       </c>
       <c r="F799" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="G799" s="3"/>
+          <t>Електроніка</t>
+        </is>
+      </c>
+      <c r="G799" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H799" s="8" t="inlineStr">
         <is>
-          <t>- 5324</t>
+          <t>- 5325</t>
         </is>
       </c>
       <c r="I799" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J799" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K799" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B800" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C800" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D800" s="3"/>
       <c r="E800" s="6" t="n">
-        <v>48443</v>
+        <v>46365</v>
       </c>
       <c r="F800" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні телекомунікаційні системи</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G800" s="3"/>
       <c r="H800" s="8" t="inlineStr">
         <is>
-          <t>- 5589</t>
+          <t>- 5324</t>
         </is>
       </c>
       <c r="I800" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J800" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K800" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B801" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C801" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D801" s="3"/>
       <c r="E801" s="6" t="n">
-        <v>57926</v>
+        <v>48443</v>
       </c>
       <c r="F801" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні системи електронних комунікацій</t>
-[...6 lines deleted...]
-      </c>
+          <t>Спеціальні телекомунікаційні системи</t>
+        </is>
+      </c>
+      <c r="G801" s="3"/>
       <c r="H801" s="8" t="inlineStr">
         <is>
-          <t>- 9292</t>
+          <t>- 5589</t>
         </is>
       </c>
       <c r="I801" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J801" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K801" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B802" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C802" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D802" s="3"/>
       <c r="E802" s="6" t="n">
-        <v>57927</v>
+        <v>57926</v>
       </c>
       <c r="F802" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G802" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H802" s="8" t="inlineStr">
         <is>
-          <t>- 5324</t>
+          <t>- 9292</t>
         </is>
       </c>
       <c r="I802" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J802" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K802" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B803" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C803" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D803" s="3"/>
       <c r="E803" s="6" t="n">
-        <v>31814</v>
+        <v>57927</v>
       </c>
       <c r="F803" s="3" t="inlineStr">
         <is>
-          <t>Системи керування літальними апаратами та комплексами</t>
-[...2 lines deleted...]
-      <c r="G803" s="3"/>
+          <t>Телекомунікації та радіотехніка</t>
+        </is>
+      </c>
+      <c r="G803" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H803" s="8" t="inlineStr">
         <is>
-          <t>- 5326</t>
+          <t>- 5324</t>
         </is>
       </c>
       <c r="I803" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J803" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K803" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B804" s="8" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C804" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D804" s="3"/>
       <c r="E804" s="6" t="n">
-        <v>58799</v>
+        <v>31814</v>
       </c>
       <c r="F804" s="3" t="inlineStr">
         <is>
           <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
-      <c r="G804" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G804" s="3"/>
       <c r="H804" s="8" t="inlineStr">
         <is>
           <t>- 5326</t>
         </is>
       </c>
       <c r="I804" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J804" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K804" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B805" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C805" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D805" s="3"/>
       <c r="E805" s="6" t="n">
-        <v>57930</v>
+        <v>58799</v>
       </c>
       <c r="F805" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G805" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H805" s="8" t="inlineStr">
         <is>
-          <t>- 5382</t>
+          <t>- 5326</t>
         </is>
       </c>
       <c r="I805" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J805" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K805" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B806" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C806" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D806" s="3"/>
       <c r="E806" s="6" t="n">
-        <v>58800</v>
+        <v>57930</v>
       </c>
       <c r="F806" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G806" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H806" s="8" t="inlineStr">
         <is>
-          <t>- 5404</t>
+          <t>- 5382</t>
         </is>
       </c>
       <c r="I806" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J806" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K806" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B807" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C807" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D807" s="3"/>
       <c r="E807" s="6" t="n">
-        <v>58801</v>
+        <v>58800</v>
       </c>
       <c r="F807" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G807" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H807" s="8" t="inlineStr">
         <is>
-          <t>- 5331</t>
+          <t>- 5404</t>
         </is>
       </c>
       <c r="I807" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J807" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K807" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B808" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C808" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D808" s="3"/>
       <c r="E808" s="6" t="n">
-        <v>28915</v>
+        <v>58801</v>
       </c>
       <c r="F808" s="3" t="inlineStr">
         <is>
-          <t>Геоінженерія</t>
-[...2 lines deleted...]
-      <c r="G808" s="3"/>
+          <t>Мікро- та наносистемна техніка</t>
+        </is>
+      </c>
+      <c r="G808" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H808" s="8" t="inlineStr">
         <is>
-          <t>- 5427</t>
+          <t>- 5331</t>
         </is>
       </c>
       <c r="I808" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J808" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K808" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B809" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C809" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D809" s="3"/>
       <c r="E809" s="6" t="n">
-        <v>46366</v>
+        <v>28915</v>
       </c>
       <c r="F809" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Геоінженерія</t>
         </is>
       </c>
       <c r="G809" s="3"/>
       <c r="H809" s="8" t="inlineStr">
         <is>
-          <t>- 5424</t>
+          <t>- 5427</t>
         </is>
       </c>
       <c r="I809" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J809" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K809" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B810" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C810" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D810" s="3"/>
       <c r="E810" s="6" t="n">
-        <v>46367</v>
+        <v>46366</v>
       </c>
       <c r="F810" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="G810" s="3"/>
       <c r="H810" s="8" t="inlineStr">
         <is>
-          <t>- 9856</t>
+          <t>- 5424</t>
         </is>
       </c>
       <c r="I810" s="9" t="n">
-        <v>47665</v>
+        <v>46569</v>
       </c>
       <c r="J810" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K810" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B811" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C811" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D811" s="3"/>
       <c r="E811" s="6" t="n">
-        <v>57944</v>
+        <v>46367</v>
       </c>
       <c r="F811" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
-      <c r="G811" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G811" s="3"/>
       <c r="H811" s="8" t="inlineStr">
         <is>
-          <t>- 10008</t>
+          <t>- 9856</t>
         </is>
       </c>
       <c r="I811" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J811" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K811" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B812" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C812" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D812" s="3"/>
       <c r="E812" s="6" t="n">
-        <v>53276</v>
+        <v>57944</v>
       </c>
       <c r="F812" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="G812" s="3"/>
+          <t>Фізична терапія, ерготерапія</t>
+        </is>
+      </c>
+      <c r="G812" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H812" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I812" s="9"/>
+          <t>- 10008</t>
+        </is>
+      </c>
+      <c r="I812" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J812" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K812" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B813" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C813" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D813" s="3"/>
       <c r="E813" s="6" t="n">
-        <v>46368</v>
+        <v>53276</v>
       </c>
       <c r="F813" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G813" s="3"/>
       <c r="H813" s="8" t="inlineStr">
         <is>
-          <t>- 9883</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I813" s="9"/>
       <c r="J813" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K813" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B814" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C814" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D814" s="3"/>
       <c r="E814" s="6" t="n">
-        <v>81743</v>
+        <v>46368</v>
       </c>
       <c r="F814" s="3" t="inlineStr">
         <is>
-          <t>Сучасні науково-педагогічні студії</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="G814" s="3"/>
       <c r="H814" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I814" s="9"/>
+          <t>- 9883</t>
+        </is>
+      </c>
+      <c r="I814" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J814" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K814" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B815" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C815" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D815" s="3"/>
       <c r="E815" s="6" t="n">
-        <v>81754</v>
+        <v>81743</v>
       </c>
       <c r="F815" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="G815" s="3"/>
+          <t>Сучасні науково-педагогічні студії</t>
+        </is>
+      </c>
+      <c r="G815" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H815" s="8" t="inlineStr">
         <is>
-          <t>- 14541</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I815" s="9"/>
       <c r="J815" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K815" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B816" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C816" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D816" s="3"/>
       <c r="E816" s="6" t="n">
-        <v>81910</v>
+        <v>81754</v>
       </c>
       <c r="F816" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="G816" s="3"/>
       <c r="H816" s="8" t="inlineStr">
         <is>
-          <t>- 15097</t>
+          <t>- 14541</t>
         </is>
       </c>
       <c r="I816" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J816" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K816" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B817" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C817" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D817" s="3"/>
       <c r="E817" s="6" t="n">
-        <v>81751</v>
+        <v>81910</v>
       </c>
       <c r="F817" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
-[...2 lines deleted...]
-      <c r="G817" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="G817" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H817" s="8" t="inlineStr">
         <is>
-          <t>- 14540</t>
+          <t>- 15097</t>
         </is>
       </c>
       <c r="I817" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J817" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K817" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B818" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C818" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D818" s="3"/>
       <c r="E818" s="6" t="n">
-        <v>81779</v>
+        <v>81751</v>
       </c>
       <c r="F818" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія</t>
+        </is>
+      </c>
+      <c r="G818" s="3"/>
       <c r="H818" s="8" t="inlineStr">
         <is>
-          <t>- 14542</t>
+          <t>- 14540</t>
         </is>
       </c>
       <c r="I818" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J818" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K818" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B819" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C819" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D819" s="3"/>
       <c r="E819" s="6" t="n">
-        <v>81782</v>
+        <v>81779</v>
       </c>
       <c r="F819" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G819" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H819" s="8" t="inlineStr">
         <is>
-          <t>- 15098</t>
+          <t>- 14542</t>
         </is>
       </c>
       <c r="I819" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J819" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K819" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B820" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C820" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D820" s="3"/>
       <c r="E820" s="6" t="n">
-        <v>81786</v>
+        <v>81782</v>
       </c>
       <c r="F820" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G820" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H820" s="8" t="inlineStr">
         <is>
-          <t>- 13946</t>
+          <t>- 15098</t>
         </is>
       </c>
       <c r="I820" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J820" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K820" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B821" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C821" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D821" s="3"/>
       <c r="E821" s="6" t="n">
-        <v>81791</v>
+        <v>81786</v>
       </c>
       <c r="F821" s="3" t="inlineStr">
         <is>
-          <t>Соціальні комунікації, журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G821" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H821" s="8" t="inlineStr">
         <is>
-          <t>- 15099</t>
+          <t>- 13946</t>
         </is>
       </c>
       <c r="I821" s="9" t="n">
-        <v>46569</v>
+        <v>47665</v>
       </c>
       <c r="J821" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K821" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B822" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C822" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D822" s="3"/>
       <c r="E822" s="6" t="n">
-        <v>81799</v>
+        <v>81791</v>
       </c>
       <c r="F822" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціальні комунікації, журналістика</t>
         </is>
       </c>
       <c r="G822" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H822" s="8" t="inlineStr">
         <is>
-          <t>- 14543</t>
+          <t>- 15099</t>
         </is>
       </c>
       <c r="I822" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J822" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K822" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B823" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C823" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D823" s="3"/>
       <c r="E823" s="6" t="n">
-        <v>81804</v>
+        <v>81799</v>
       </c>
       <c r="F823" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G823" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H823" s="8" t="inlineStr">
         <is>
-          <t>- 14544</t>
+          <t>- 14543</t>
         </is>
       </c>
       <c r="I823" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J823" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K823" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B824" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C824" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D824" s="3"/>
       <c r="E824" s="6" t="n">
-        <v>83706</v>
+        <v>81804</v>
       </c>
       <c r="F824" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G824" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H824" s="8" t="inlineStr">
         <is>
-          <t>- 15100</t>
+          <t>- 14544</t>
         </is>
       </c>
       <c r="I824" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J824" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K824" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B825" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C825" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D825" s="3"/>
       <c r="E825" s="6" t="n">
-        <v>79824</v>
+        <v>83706</v>
       </c>
       <c r="F825" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
-[...2 lines deleted...]
-      <c r="G825" s="3"/>
+          <t>Маркетинг</t>
+        </is>
+      </c>
+      <c r="G825" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H825" s="8" t="inlineStr">
         <is>
-          <t>- 15101</t>
+          <t>- 15100</t>
         </is>
       </c>
       <c r="I825" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J825" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K825" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B826" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C826" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D826" s="3"/>
       <c r="E826" s="6" t="n">
-        <v>83389</v>
+        <v>79824</v>
       </c>
       <c r="F826" s="3" t="inlineStr">
         <is>
-          <t>Прикладна біологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="G826" s="3"/>
       <c r="H826" s="8" t="inlineStr">
         <is>
-          <t>- 14545</t>
+          <t>- 15101</t>
         </is>
       </c>
       <c r="I826" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J826" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K826" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B827" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C827" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D827" s="3"/>
       <c r="E827" s="6" t="n">
-        <v>83393</v>
+        <v>83389</v>
       </c>
       <c r="F827" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Прикладна біологія</t>
         </is>
       </c>
       <c r="G827" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H827" s="8" t="inlineStr">
         <is>
-          <t>- 15102</t>
+          <t>- 14545</t>
         </is>
       </c>
       <c r="I827" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J827" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K827" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B828" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C828" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D828" s="3"/>
       <c r="E828" s="6" t="n">
-        <v>83396</v>
+        <v>83393</v>
       </c>
       <c r="F828" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G828" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H828" s="8" t="inlineStr">
         <is>
-          <t>- 15103</t>
+          <t>- 15102</t>
         </is>
       </c>
       <c r="I828" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J828" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K828" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B829" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C829" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D829" s="3"/>
       <c r="E829" s="6" t="n">
-        <v>83408</v>
+        <v>83396</v>
       </c>
       <c r="F829" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="G829" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H829" s="8" t="inlineStr">
         <is>
-          <t>- 15104</t>
+          <t>- 15103</t>
         </is>
       </c>
       <c r="I829" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J829" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K829" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B830" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C830" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D830" s="3"/>
       <c r="E830" s="6" t="n">
-        <v>83414</v>
+        <v>83408</v>
       </c>
       <c r="F830" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G830" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H830" s="8" t="inlineStr">
         <is>
-          <t>- 15105</t>
+          <t>- 15104</t>
         </is>
       </c>
       <c r="I830" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J830" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K830" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B831" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C831" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D831" s="3"/>
       <c r="E831" s="6" t="n">
-        <v>83428</v>
+        <v>83414</v>
       </c>
       <c r="F831" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G831" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H831" s="8" t="inlineStr">
         <is>
-          <t>- 15106</t>
+          <t>- 15105</t>
         </is>
       </c>
       <c r="I831" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J831" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K831" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B832" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C832" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D832" s="3"/>
       <c r="E832" s="6" t="n">
-        <v>81872</v>
+        <v>83428</v>
       </c>
       <c r="F832" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G832" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H832" s="8" t="inlineStr">
         <is>
-          <t>- 14546</t>
+          <t>- 15106</t>
         </is>
       </c>
       <c r="I832" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J832" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K832" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B833" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C833" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D833" s="3"/>
       <c r="E833" s="6" t="n">
-        <v>83557</v>
+        <v>81872</v>
       </c>
       <c r="F833" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G833" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H833" s="8" t="inlineStr">
         <is>
-          <t>- 15107</t>
+          <t>- 14546</t>
         </is>
       </c>
       <c r="I833" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J833" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K833" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B834" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C834" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D834" s="3"/>
       <c r="E834" s="6" t="n">
-        <v>83566</v>
+        <v>83557</v>
       </c>
       <c r="F834" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп'ютерні системи і технології спеціального зв'язку</t>
         </is>
       </c>
       <c r="G834" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H834" s="8" t="inlineStr">
         <is>
-          <t>- 15108</t>
+          <t>- 15107</t>
         </is>
       </c>
       <c r="I834" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J834" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K834" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B835" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C835" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D835" s="3"/>
       <c r="E835" s="6" t="n">
-        <v>83571</v>
+        <v>83566</v>
       </c>
       <c r="F835" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G835" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H835" s="8" t="inlineStr">
         <is>
-          <t>- 15109</t>
+          <t>- 15108</t>
         </is>
       </c>
       <c r="I835" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J835" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K835" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B836" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C836" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D836" s="3"/>
       <c r="E836" s="6" t="n">
-        <v>81878</v>
+        <v>83571</v>
       </c>
       <c r="F836" s="3" t="inlineStr">
         <is>
-          <t>Безпека державних інформаційних ресурсів</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G836" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H836" s="8" t="inlineStr">
         <is>
-          <t>- 15110</t>
+          <t>- 15109</t>
         </is>
       </c>
       <c r="I836" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J836" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K836" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B837" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C837" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D837" s="3"/>
       <c r="E837" s="6" t="n">
-        <v>81903</v>
+        <v>81878</v>
       </c>
       <c r="F837" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G837" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H837" s="8" t="inlineStr">
         <is>
-          <t>- 15111</t>
+          <t>- 15110</t>
         </is>
       </c>
       <c r="I837" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J837" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K837" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B838" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C838" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D838" s="3"/>
       <c r="E838" s="6" t="n">
-        <v>82961</v>
+        <v>81903</v>
       </c>
       <c r="F838" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G838" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H838" s="8" t="inlineStr">
         <is>
-          <t>- 15112</t>
+          <t>- 15111</t>
         </is>
       </c>
       <c r="I838" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J838" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K838" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B839" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C839" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D839" s="3"/>
       <c r="E839" s="6" t="n">
-        <v>82970</v>
+        <v>82961</v>
       </c>
       <c r="F839" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G839" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H839" s="8" t="inlineStr">
         <is>
-          <t>- 15113</t>
+          <t>- 15112</t>
         </is>
       </c>
       <c r="I839" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J839" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K839" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B840" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C840" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D840" s="3"/>
       <c r="E840" s="6" t="n">
-        <v>82978</v>
+        <v>82970</v>
       </c>
       <c r="F840" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G840" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H840" s="8" t="inlineStr">
         <is>
-          <t>- 15114</t>
+          <t>- 15113</t>
         </is>
       </c>
       <c r="I840" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J840" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K840" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B841" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C841" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D841" s="3"/>
       <c r="E841" s="6" t="n">
-        <v>83661</v>
+        <v>82978</v>
       </c>
       <c r="F841" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G841" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H841" s="8" t="inlineStr">
         <is>
-          <t>- 15124</t>
+          <t>- 15114</t>
         </is>
       </c>
       <c r="I841" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J841" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K841" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B842" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C842" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D842" s="3"/>
       <c r="E842" s="6" t="n">
-        <v>84088</v>
+        <v>83661</v>
       </c>
       <c r="F842" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="G842" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H842" s="8" t="inlineStr">
         <is>
-          <t>- 15125</t>
+          <t>- 15124</t>
         </is>
       </c>
       <c r="I842" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J842" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K842" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B843" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C843" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D843" s="3"/>
       <c r="E843" s="6" t="n">
-        <v>83683</v>
+        <v>84088</v>
       </c>
       <c r="F843" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G843" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H843" s="8" t="inlineStr">
         <is>
-          <t>- 14550</t>
+          <t>- 15125</t>
         </is>
       </c>
       <c r="I843" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J843" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K843" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B844" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C844" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D844" s="3"/>
       <c r="E844" s="6" t="n">
-        <v>83686</v>
+        <v>83683</v>
       </c>
       <c r="F844" s="3" t="inlineStr">
         <is>
-          <t>Системи керування літальними апаратами та комплексами</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="G844" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H844" s="8" t="inlineStr">
         <is>
-          <t>- 14551</t>
+          <t>- 14550</t>
         </is>
       </c>
       <c r="I844" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
       <c r="J844" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K844" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B845" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C845" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D845" s="3"/>
       <c r="E845" s="6" t="n">
-        <v>83689</v>
+        <v>83686</v>
       </c>
       <c r="F845" s="3" t="inlineStr">
         <is>
-          <t>Геоінженерія</t>
+          <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G845" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H845" s="8" t="inlineStr">
         <is>
-          <t>- 14552</t>
+          <t>- 14551</t>
         </is>
       </c>
       <c r="I845" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J845" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K845" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B846" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C846" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D846" s="3"/>
       <c r="E846" s="6" t="n">
-        <v>83692</v>
+        <v>83689</v>
       </c>
       <c r="F846" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Геоінженерія</t>
         </is>
       </c>
       <c r="G846" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H846" s="8" t="inlineStr">
         <is>
-          <t>- 15126</t>
+          <t>- 14552</t>
         </is>
       </c>
       <c r="I846" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J846" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K846" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B847" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C847" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D847" s="3"/>
       <c r="E847" s="6" t="n">
-        <v>83696</v>
+        <v>83692</v>
       </c>
       <c r="F847" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="G847" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H847" s="8" t="inlineStr">
         <is>
-          <t>- 14553</t>
+          <t>- 15126</t>
         </is>
       </c>
       <c r="I847" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J847" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K847" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B848" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C848" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D848" s="3"/>
       <c r="E848" s="6" t="n">
-        <v>83700</v>
+        <v>83696</v>
       </c>
       <c r="F848" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології</t>
         </is>
       </c>
       <c r="G848" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H848" s="8" t="inlineStr">
         <is>
-          <t>- 15127</t>
+          <t>- 14553</t>
         </is>
       </c>
       <c r="I848" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J848" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K848" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B849" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C849" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D849" s="3"/>
       <c r="E849" s="6" t="n">
-        <v>83595</v>
+        <v>83700</v>
       </c>
       <c r="F849" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G849" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H849" s="8" t="inlineStr">
         <is>
-          <t>- 14547</t>
+          <t>- 15127</t>
         </is>
       </c>
       <c r="I849" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J849" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K849" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B850" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C850" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D850" s="3"/>
       <c r="E850" s="6" t="n">
-        <v>79823</v>
+        <v>83595</v>
       </c>
       <c r="F850" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
-[...2 lines deleted...]
-      <c r="G850" s="3"/>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
+        </is>
+      </c>
+      <c r="G850" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H850" s="8" t="inlineStr">
         <is>
-          <t>- 15115</t>
+          <t>- 14547</t>
         </is>
       </c>
       <c r="I850" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J850" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K850" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B851" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C851" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D851" s="3"/>
       <c r="E851" s="6" t="n">
-        <v>83878</v>
+        <v>79823</v>
       </c>
       <c r="F851" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
-[...6 lines deleted...]
-      </c>
+          <t>Атомна енергетика</t>
+        </is>
+      </c>
+      <c r="G851" s="3"/>
       <c r="H851" s="8" t="inlineStr">
         <is>
-          <t>- 15116</t>
+          <t>- 15115</t>
         </is>
       </c>
       <c r="I851" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J851" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K851" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B852" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C852" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D852" s="3"/>
       <c r="E852" s="6" t="n">
-        <v>84133</v>
+        <v>83878</v>
       </c>
       <c r="F852" s="3" t="inlineStr">
         <is>
-          <t>Відновлювані джерела енергії та гідроенергетика</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G852" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H852" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I852" s="9"/>
+          <t>- 15116</t>
+        </is>
+      </c>
+      <c r="I852" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J852" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K852" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B853" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C853" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D853" s="3"/>
       <c r="E853" s="6" t="n">
-        <v>88274</v>
+        <v>84133</v>
       </c>
       <c r="F853" s="3" t="inlineStr">
         <is>
-          <t>Енергогенеруюче обладнання та системи термостабілізації</t>
-[...2 lines deleted...]
-      <c r="G853" s="3"/>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
+      <c r="G853" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H853" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I853" s="9"/>
       <c r="J853" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K853" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B854" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C854" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D854" s="3"/>
       <c r="E854" s="6" t="n">
-        <v>83604</v>
+        <v>88274</v>
       </c>
       <c r="F854" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
-[...6 lines deleted...]
-      </c>
+          <t>Енергогенеруюче обладнання та системи термостабілізації</t>
+        </is>
+      </c>
+      <c r="G854" s="3"/>
       <c r="H854" s="8" t="inlineStr">
         <is>
-          <t>- 14548</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I854" s="9"/>
       <c r="J854" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K854" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B855" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C855" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D855" s="3"/>
       <c r="E855" s="6" t="n">
-        <v>83607</v>
+        <v>83604</v>
       </c>
       <c r="F855" s="3" t="inlineStr">
         <is>
-          <t>Спеціальні системи електронних комунікацій</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="G855" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H855" s="8" t="inlineStr">
         <is>
-          <t>- 15117</t>
+          <t>- 14548</t>
         </is>
       </c>
       <c r="I855" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J855" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K855" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B856" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C856" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D856" s="3"/>
       <c r="E856" s="6" t="n">
-        <v>83625</v>
+        <v>83607</v>
       </c>
       <c r="F856" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G856" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H856" s="8" t="inlineStr">
         <is>
-          <t>- 15118</t>
+          <t>- 15117</t>
         </is>
       </c>
       <c r="I856" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J856" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K856" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B857" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C857" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D857" s="3"/>
       <c r="E857" s="6" t="n">
-        <v>83631</v>
+        <v>83625</v>
       </c>
       <c r="F857" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G857" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H857" s="8" t="inlineStr">
         <is>
-          <t>- 15119</t>
+          <t>- 15118</t>
         </is>
       </c>
       <c r="I857" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J857" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K857" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B858" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C858" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D858" s="3"/>
       <c r="E858" s="6" t="n">
-        <v>83634</v>
+        <v>83631</v>
       </c>
       <c r="F858" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G858" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H858" s="8" t="inlineStr">
         <is>
-          <t>- 15120</t>
+          <t>- 15119</t>
         </is>
       </c>
       <c r="I858" s="9" t="n">
-        <v>46935</v>
+        <v>46569</v>
       </c>
       <c r="J858" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K858" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B859" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C859" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D859" s="3"/>
       <c r="E859" s="6" t="n">
-        <v>83640</v>
+        <v>83634</v>
       </c>
       <c r="F859" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G859" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H859" s="8" t="inlineStr">
         <is>
-          <t>- 15121</t>
+          <t>- 15120</t>
         </is>
       </c>
       <c r="I859" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J859" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K859" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B860" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C860" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D860" s="3"/>
       <c r="E860" s="6" t="n">
-        <v>83642</v>
+        <v>83640</v>
       </c>
       <c r="F860" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G860" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H860" s="8" t="inlineStr">
         <is>
-          <t>- 15122</t>
+          <t>- 15121</t>
         </is>
       </c>
       <c r="I860" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J860" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K860" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B861" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C861" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D861" s="3"/>
       <c r="E861" s="6" t="n">
-        <v>83658</v>
+        <v>83642</v>
       </c>
       <c r="F861" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G861" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H861" s="8" t="inlineStr">
         <is>
-          <t>- 15123</t>
+          <t>- 15122</t>
         </is>
       </c>
       <c r="I861" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J861" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K861" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B862" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C862" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D862" s="3"/>
       <c r="E862" s="6" t="n">
-        <v>83704</v>
+        <v>83658</v>
       </c>
       <c r="F862" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G862" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H862" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I862" s="9"/>
+          <t>- 15123</t>
+        </is>
+      </c>
+      <c r="I862" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J862" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K862" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B863" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C863" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D863" s="3"/>
       <c r="E863" s="6" t="n">
+        <v>83704</v>
+      </c>
+      <c r="F863" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="G863" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H863" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I863" s="9"/>
+      <c r="J863" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K863" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="864">
+      <c r="A864" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B864" s="8" t="inlineStr">
+        <is>
+          <t>I7</t>
+        </is>
+      </c>
+      <c r="C864" s="3" t="inlineStr">
+        <is>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D864" s="3"/>
+      <c r="E864" s="6" t="n">
         <v>78712</v>
       </c>
-      <c r="F863" s="3" t="inlineStr">
+      <c r="F864" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
-      <c r="G863" s="3" t="inlineStr">
+      <c r="G864" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H863" s="8" t="inlineStr">
+      <c r="H864" s="8" t="inlineStr">
         <is>
           <t>- 15128</t>
         </is>
       </c>
-      <c r="I863" s="9" t="n">
+      <c r="I864" s="9" t="n">
         <v>47665</v>
       </c>
-      <c r="J863" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K863" s="9"/>
+      <c r="J864" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K864" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K863"/>
+  <autoFilter ref="A1:K864"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I267"/>
+  <dimension ref="A1:I266"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -39296,8261 +39097,8265 @@
       </c>
       <c r="G1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="H1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Кіно-, медіавиробництво</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>7</v>
+        <v>132</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>Візуальні мистецтва</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
-[...2 lines deleted...]
-      <c r="D9" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародні економічні відносини</t>
+        </is>
+      </c>
       <c r="E9" s="6" t="n">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>171</v>
+        <v>65</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>2</v>
+        <v>509</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>65</v>
+        <v>5</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>6</v>
+        <v>185</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>3</v>
+        <v>66</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>434</v>
+        <v>184</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>193</v>
+        <v>1075</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
-        <v>0</v>
+        <v>99</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>111</v>
+        <v>474</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
-        <v>0</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>196</v>
+        <v>270</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>157</v>
+        <v>486</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>9</v>
+        <v>87</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>117</v>
+        <v>384</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>40</v>
+        <v>337</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>2</v>
+        <v>103</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Металургія</t>
+        </is>
+      </c>
+      <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
-[...2 lines deleted...]
-      <c r="D33" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D33" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E33" s="6" t="n">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>117</v>
+        <v>163</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біомедична інженерія</t>
+        </is>
+      </c>
+      <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Електрична інженерія</t>
+        </is>
+      </c>
+      <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>20</v>
+        <v>438</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
-          <t>Відновлювані джерела енергії та гідроенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="D43" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t>Теплоенергетика</t>
+        </is>
+      </c>
       <c r="E43" s="6" t="n">
-        <v>184</v>
+        <v>65</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
-[...2 lines deleted...]
-      <c r="D44" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
       <c r="E44" s="6" t="n">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>220</v>
+        <v>516</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>135</v>
+        <v>650</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прикладна механіка</t>
+        </is>
+      </c>
+      <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>65</v>
+        <v>412</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+        </is>
+      </c>
+      <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - французька</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D54" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+        </is>
+      </c>
       <c r="E54" s="6" t="n">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D55" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D55" s="3" t="inlineStr">
+        <is>
+          <t>романські мови та літератури (переклад включно), перша - французька</t>
+        </is>
+      </c>
       <c r="E55" s="6" t="n">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>32</v>
+        <v>190</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>387</v>
+        <v>95</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>144</v>
+        <v>366</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>695</v>
+        <v>50</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>402</v>
+        <v>164</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>389</v>
+        <v>695</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>187</v>
+        <v>400</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>1</v>
+        <v>388</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>279</v>
+        <v>188</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>507</v>
+        <v>1</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>207</v>
+        <v>275</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>38</v>
+        <v>506</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>91</v>
+        <v>210</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>169</v>
+        <v>37</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>12</v>
+        <v>95</v>
       </c>
       <c r="F78" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>284</v>
+        <v>168</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>136</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>58</v>
+        <v>282</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>142</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>102</v>
+        <v>1</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>260</v>
+        <v>3</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="F93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>42</v>
+        <v>262</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>434</v>
+        <v>4</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>47</v>
+        <v>428</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>183</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Гірництво</t>
+        </is>
+      </c>
+      <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
-[...2 lines deleted...]
-      <c r="D103" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E103" s="6" t="n">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>6.050103</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>програмна інженерія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E107" s="6" t="n">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F107" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E108" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t>Візуальні мистецтва</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E109" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E110" s="6" t="n">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
-[...2 lines deleted...]
-      <c r="D112" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E112" s="6" t="n">
-        <v>5</v>
+        <v>43</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D113" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародні економічні відносини</t>
+        </is>
+      </c>
       <c r="E113" s="6" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F113" s="6" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="F117" s="6" t="n">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="F122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>41</v>
+        <v>335</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>92</v>
+        <v>253</v>
       </c>
       <c r="F127" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="F128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="F129" s="6" t="n">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>5</v>
+        <v>187</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комп'ютерна інженерія</t>
+        </is>
+      </c>
+      <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
-[...2 lines deleted...]
-      <c r="D134" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D134" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E134" s="6" t="n">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F136" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>112</v>
+        <v>39</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біотехнології та біоінженерія</t>
+        </is>
+      </c>
+      <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біомедична інженерія</t>
+        </is>
+      </c>
+      <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="F140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Електрична інженерія</t>
+        </is>
+      </c>
+      <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>9</v>
+        <v>197</v>
       </c>
       <c r="F141" s="6" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="D142" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="inlineStr">
+        <is>
+          <t>Атомна енергетика</t>
+        </is>
+      </c>
       <c r="E142" s="6" t="n">
-        <v>144</v>
+        <v>46</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
-[...2 lines deleted...]
-      <c r="D143" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D143" s="3" t="inlineStr">
+        <is>
+          <t>Теплоенергетика</t>
+        </is>
+      </c>
       <c r="E143" s="6" t="n">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F143" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
-[...2 lines deleted...]
-      <c r="D144" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D144" s="3" t="inlineStr">
+        <is>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
       <c r="E144" s="6" t="n">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>17</v>
+        <v>257</v>
       </c>
       <c r="F145" s="6" t="n">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="F146" s="6" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>8</v>
+        <v>173</v>
       </c>
       <c r="F147" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Матеріалознавство</t>
+        </is>
+      </c>
+      <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F148" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>1</v>
+        <v>186</v>
       </c>
       <c r="F149" s="6" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F150" s="6" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
-[...2 lines deleted...]
-      <c r="D151" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D151" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E151" s="6" t="n">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="F151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F152" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F155" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F157" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F160" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F162" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F166" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Електроніка</t>
+        </is>
+      </c>
+      <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F168" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F169" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...2 lines deleted...]
-      <c r="D170" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D170" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E170" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F171" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F181" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F183" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F187" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F188" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F189" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="F190" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F191" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F192" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F193" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F194" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F195" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F196" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F198" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B199" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H200" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I200" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B201" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F202" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H202" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I202" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B203" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F203" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F204" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B205" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F205" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B207" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F207" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F208" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F209" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F210" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F211" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H212" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I212" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B213" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="6" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F214" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G214" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H214" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="I214" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B215" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F215" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F216" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H216" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I216" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="F217" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="F217" s="6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H217" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I217" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F218" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G218" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H218" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I218" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B219" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H219" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I219" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F220" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H220" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I220" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B221" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H221" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I221" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F222" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H222" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I222" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H223" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I223" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H224" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I224" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B225" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B227" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="F227" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H227" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I227" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="F228" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H228" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I228" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B229" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F229" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H229" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I229" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F230" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H230" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I230" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B231" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F231" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F233" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F234" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B235" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="6" t="n">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="F235" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H235" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I235" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="F236" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I236" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="8" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H237" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I237" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F238" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G238" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H238" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I238" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B239" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F239" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H239" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I239" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>136</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="F240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H240" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I240" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B241" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="F241" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H241" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I241" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>142</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F242" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H242" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I242" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B243" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F243" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H243" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I243" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F244" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B245" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B247" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F247" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H247" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I247" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
@@ -47569,51 +47374,51 @@
       <c r="H248" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I248" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B249" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
@@ -47701,84 +47506,84 @@
       <c r="H252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B255" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
@@ -47800,430 +47605,397 @@
       <c r="H255" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I255" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F256" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H257" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I257" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F258" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H258" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I258" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F259" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F260" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B261" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F261" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F262" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F263" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I263" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I264" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F265" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H265" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I265" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F266" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H266" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I266" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I267"/>
+  <autoFilter ref="A1:I266"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>