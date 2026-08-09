--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2146,214 +2146,214 @@
       </c>
       <c r="B3" s="8" t="n">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 5122 Кухар дитячого харчування</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>26</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5123 Бармен
 5122 Кухар</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>136</v>
+        <v>106</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Пастижер</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник
 5141 Педикюрник</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="C11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7439 Майстер з пошиття одягу</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>14</v>
       </c>
       <c r="C12" s="8" t="n">
         <v>0</v>