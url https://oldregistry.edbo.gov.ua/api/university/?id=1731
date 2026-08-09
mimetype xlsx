--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -641,98 +641,98 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Манікюрник
 5141 Візажист
 5141 Візажист-стиліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7221 Коваль ручного кування</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7324 Живописець</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>83</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>